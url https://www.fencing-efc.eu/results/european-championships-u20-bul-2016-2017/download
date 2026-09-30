--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2952,51 +2952,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3119,51 +3119,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3408,68 +3408,68 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>84</v>
       </c>
       <c r="F38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>86</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>87</v>
       </c>
       <c r="F39" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>89</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>91</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>78</v>
       </c>
       <c r="F41" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
@@ -3507,51 +3507,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>96</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>60</v>
       </c>
       <c r="F44" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>98</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>75</v>
       </c>
       <c r="F45" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>100</v>
       </c>
       <c r="F46" t="s">
         <v>101</v>
       </c>
     </row>
@@ -3804,51 +3804,51 @@
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>124</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>125</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4472,51 +4472,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>137</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>138</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>139</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -4599,51 +4599,51 @@
         <v>149</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>150</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>151</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>152</v>
       </c>
       <c r="F16" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>154</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>155</v>
       </c>
     </row>
@@ -4831,51 +4831,51 @@
         <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>179</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>181</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>183</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>184</v>
       </c>
     </row>
@@ -5462,82 +5462,82 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>240</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>122</v>
       </c>
       <c r="F67" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>242</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>243</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>244</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>216</v>
       </c>
       <c r="F70" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>246</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>144</v>
       </c>
       <c r="F71" t="s">
         <v>200</v>
       </c>
     </row>
@@ -5578,51 +5578,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>251</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>216</v>
       </c>
       <c r="F74" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>253</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>254</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>248</v>
       </c>
       <c r="F76" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
@@ -6003,102 +6003,102 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>289</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>290</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>291</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>293</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>248</v>
       </c>
       <c r="F8" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>295</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>78</v>
       </c>
       <c r="F9" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>297</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>117</v>
       </c>
       <c r="F10" t="s">
         <v>298</v>
       </c>
     </row>
@@ -6385,102 +6385,102 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>330</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>331</v>
       </c>
       <c r="F28" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>333</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>334</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>174</v>
       </c>
       <c r="F30" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>335</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>84</v>
       </c>
       <c r="F31" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>337</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>338</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>339</v>
       </c>
     </row>
@@ -6620,51 +6620,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>353</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>117</v>
       </c>
       <c r="F42" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>355</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>331</v>
       </c>
       <c r="F43" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>357</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>248</v>
       </c>
       <c r="F44" t="s">
         <v>358</v>
       </c>
     </row>
@@ -6722,68 +6722,68 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>363</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>78</v>
       </c>
       <c r="F48" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>364</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>174</v>
       </c>
       <c r="F49" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>366</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>39</v>
       </c>
       <c r="F50" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>368</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
@@ -6889,51 +6889,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>380</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
       <c r="F58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>381</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>331</v>
       </c>
       <c r="F59" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>382</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
         <v>383</v>
       </c>
     </row>
@@ -7090,51 +7090,51 @@
         <v>399</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>400</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>401</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>117</v>
       </c>
       <c r="F71" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>403</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>404</v>
       </c>
       <c r="F72" t="s">
         <v>405</v>
       </c>
     </row>
@@ -7152,51 +7152,51 @@
         <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>407</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>408</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>409</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
     </row>
@@ -7268,68 +7268,68 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>417</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>418</v>
       </c>
       <c r="F81" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>420</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>206</v>
       </c>
       <c r="F82" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>422</v>
       </c>
       <c r="D83">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>423</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>424</v>
@@ -7412,68 +7412,68 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>430</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
       <c r="F90" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>431</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>180</v>
       </c>
       <c r="F91" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>432</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>319</v>
       </c>
       <c r="F92" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>434</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>122</v>
       </c>
       <c r="F93" t="s">
         <v>435</v>
       </c>
     </row>
@@ -7514,51 +7514,51 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>438</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>39</v>
       </c>
       <c r="F96" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>440</v>
       </c>
       <c r="D97">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>122</v>
       </c>
       <c r="F97" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>441</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>51</v>
       </c>
       <c r="F98" t="s">
         <v>442</v>
       </c>
     </row>
@@ -7616,51 +7616,51 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>447</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>57</v>
       </c>
       <c r="F102" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>449</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>75</v>
       </c>
       <c r="F103" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>451</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
@@ -7766,51 +7766,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>460</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>216</v>
       </c>
       <c r="F2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>461</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>75</v>
       </c>
       <c r="F3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -7848,51 +7848,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>464</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>78</v>
       </c>
       <c r="F6" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="C7" t="s">
         <v>466</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="C8" t="s">
         <v>467</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>219</v>
       </c>
     </row>
@@ -8063,85 +8063,85 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>479</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="C20" t="s">
         <v>480</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="C21" t="s">
         <v>481</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>482</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>78</v>
       </c>
       <c r="F22" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="C23" t="s">
         <v>483</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>484</v>
       </c>
     </row>
@@ -8182,51 +8182,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="C26" t="s">
         <v>488</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>489</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>157</v>
       </c>
       <c r="F27" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="C28" t="s">
         <v>490</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>491</v>
       </c>
     </row>
@@ -8250,51 +8250,51 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>494</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>157</v>
       </c>
       <c r="F30" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="C31" t="s">
         <v>495</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="C32" t="s">
         <v>496</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>60</v>
       </c>
       <c r="F32" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
@@ -8315,51 +8315,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="C34" t="s">
         <v>499</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="C35" t="s">
         <v>500</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>78</v>
       </c>
       <c r="F35" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="C36" t="s">
         <v>501</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
     </row>
@@ -8502,51 +8502,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="C45" t="s">
         <v>513</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>75</v>
       </c>
       <c r="F45" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="C46" t="s">
         <v>514</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>60</v>
       </c>
       <c r="F46" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="C47" t="s">
         <v>515</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>180</v>
       </c>
       <c r="F47" t="s">
         <v>516</v>
       </c>
     </row>
@@ -8570,99 +8570,99 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>518</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="C50" t="s">
         <v>519</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>206</v>
       </c>
       <c r="F50" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="C51" t="s">
         <v>521</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="C52" t="s">
         <v>522</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="C53" t="s">
         <v>523</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>248</v>
       </c>
       <c r="F53" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="C54" t="s">
         <v>525</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>60</v>
       </c>
       <c r="F54" t="s">
         <v>61</v>
       </c>
     </row>
@@ -8751,51 +8751,51 @@
         <v>533</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>534</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="C61" t="s">
         <v>535</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>248</v>
       </c>
       <c r="F61" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="C62" t="s">
         <v>536</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>248</v>
       </c>
       <c r="F62" t="s">
         <v>537</v>
       </c>
     </row>
@@ -9139,85 +9139,85 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>561</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>206</v>
       </c>
       <c r="F17" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>563</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>564</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>566</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>567</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
@@ -9289,51 +9289,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>574</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
       <c r="F26" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>576</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>130</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>577</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
     </row>
@@ -9595,85 +9595,85 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>599</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>84</v>
       </c>
       <c r="F44" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>601</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>602</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>174</v>
       </c>
       <c r="F46" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>603</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>604</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -9742,136 +9742,136 @@
         <v>309</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>609</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>610</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>404</v>
       </c>
       <c r="F54" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>612</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>84</v>
       </c>
       <c r="F55" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>614</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>216</v>
       </c>
       <c r="F56" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>616</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>171</v>
       </c>
       <c r="F57" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>617</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>33</v>
       </c>
       <c r="F58" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>619</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>33</v>
       </c>
       <c r="F59" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>620</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>621</v>
       </c>
     </row>
@@ -9929,85 +9929,85 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>627</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>331</v>
       </c>
       <c r="F64" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>628</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>331</v>
       </c>
       <c r="F65" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>630</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>314</v>
       </c>
       <c r="F66" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>632</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>418</v>
       </c>
       <c r="F67" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>634</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68" t="s">
         <v>635</v>
       </c>
     </row>
@@ -10045,116 +10045,116 @@
         <v>399</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>639</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>640</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>641</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>144</v>
       </c>
       <c r="F73" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>642</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>75</v>
       </c>
       <c r="F74" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>643</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>75</v>
       </c>
       <c r="F75" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>644</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>645</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>646</v>
@@ -10407,51 +10407,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>662</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>663</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>664</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
@@ -10823,51 +10823,51 @@
         <v>695</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>696</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>697</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>699</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
@@ -10990,51 +10990,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>708</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>709</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>710</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
       <c r="F40" t="s">
         <v>416</v>
       </c>
     </row>
@@ -11069,51 +11069,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>713</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>87</v>
       </c>
       <c r="F43" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>715</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>716</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>717</v>
@@ -11179,51 +11179,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>722</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
       <c r="F50" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>724</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>725</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>78</v>
       </c>
       <c r="F52" t="s">
         <v>726</v>
       </c>
     </row>