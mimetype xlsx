--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -3229,51 +3229,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
@@ -3309,88 +3309,88 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
@@ -3426,71 +3426,71 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29" t="s">
@@ -3586,51 +3586,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>56</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3663,71 +3663,71 @@
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3777,119 +3777,119 @@
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>95</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3913,51 +3913,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>56</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
@@ -4009,51 +4009,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>108</v>
       </c>
       <c r="F58" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>113</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>116</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4975,51 +4975,51 @@
       </c>
       <c r="C7" t="s">
         <v>134</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>136</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>138</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
@@ -5035,91 +5035,91 @@
       </c>
       <c r="C10" t="s">
         <v>140</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>141</v>
       </c>
       <c r="F10" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>143</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>56</v>
       </c>
       <c r="F11" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>145</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>147</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>149</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
@@ -5169,51 +5169,51 @@
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>154</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>155</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>157</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>121</v>
       </c>
       <c r="F19" t="s">
@@ -5323,51 +5323,51 @@
       </c>
       <c r="C25" t="s">
         <v>168</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>170</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>171</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>113</v>
       </c>
       <c r="F27" t="s">
@@ -5400,51 +5400,51 @@
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>175</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>176</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>178</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>108</v>
       </c>
       <c r="F31" t="s">
@@ -5480,51 +5480,51 @@
       </c>
       <c r="C33" t="s">
         <v>182</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>183</v>
       </c>
       <c r="F33" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>185</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>186</v>
       </c>
       <c r="F34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>188</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>189</v>
       </c>
       <c r="F35" t="s">
@@ -5597,71 +5597,71 @@
       </c>
       <c r="C39" t="s">
         <v>195</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>163</v>
       </c>
       <c r="F39" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>197</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>186</v>
       </c>
       <c r="F40" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>198</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>186</v>
       </c>
       <c r="F41" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>199</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>56</v>
       </c>
     </row>
@@ -5671,51 +5671,51 @@
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>200</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>201</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>202</v>
       </c>
       <c r="F44" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>204</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>186</v>
       </c>
       <c r="F45" t="s">
@@ -5748,51 +5748,51 @@
       </c>
       <c r="C47" t="s">
         <v>206</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>208</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>209</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
@@ -5928,51 +5928,51 @@
       </c>
       <c r="C56" t="s">
         <v>223</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>224</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>225</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>183</v>
       </c>
       <c r="F58" t="s">
@@ -5988,71 +5988,71 @@
       </c>
       <c r="C59" t="s">
         <v>227</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>108</v>
       </c>
       <c r="F59" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>228</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>230</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>121</v>
       </c>
       <c r="F61" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>232</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>141</v>
       </c>
       <c r="F62" t="s">
@@ -6165,51 +6165,51 @@
       </c>
       <c r="C68" t="s">
         <v>241</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>243</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>40</v>
       </c>
       <c r="F69" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>245</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
@@ -6325,88 +6325,88 @@
       </c>
       <c r="C76" t="s">
         <v>256</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>183</v>
       </c>
       <c r="F76" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>257</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>258</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>259</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>125</v>
       </c>
       <c r="F79" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>261</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
@@ -6544,85 +6544,85 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>275</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>265</v>
       </c>
       <c r="F88" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>277</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>189</v>
       </c>
       <c r="F89" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>278</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>279</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>280</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>269</v>
       </c>
       <c r="F92" t="s">
         <v>281</v>
       </c>
     </row>
@@ -6640,167 +6640,167 @@
         <v>283</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>284</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>285</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>286</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>269</v>
       </c>
       <c r="F96" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>287</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>95</v>
       </c>
       <c r="F97" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>289</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>56</v>
       </c>
       <c r="F98" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>291</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>265</v>
       </c>
       <c r="F99" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>292</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>202</v>
       </c>
       <c r="F100" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>293</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>95</v>
       </c>
       <c r="F101" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>294</v>
       </c>
       <c r="D102">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>125</v>
       </c>
       <c r="F102" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>295</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>113</v>
       </c>
       <c r="F103" t="s">
         <v>296</v>
       </c>
     </row>
@@ -7185,51 +7185,51 @@
       </c>
       <c r="C11" t="s">
         <v>325</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>327</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>328</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
@@ -7242,68 +7242,68 @@
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>330</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>331</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>332</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>334</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>189</v>
       </c>
       <c r="F17" t="s">
@@ -7359,51 +7359,51 @@
       </c>
       <c r="C20" t="s">
         <v>340</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>341</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>342</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>108</v>
       </c>
       <c r="F22" t="s">
@@ -7436,91 +7436,91 @@
       </c>
       <c r="C24" t="s">
         <v>345</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>347</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>348</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>350</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>351</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>202</v>
       </c>
       <c r="F28" t="s">
         <v>352</v>
       </c>
     </row>
@@ -7570,91 +7570,91 @@
       </c>
       <c r="C31" t="s">
         <v>355</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>356</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>269</v>
       </c>
       <c r="F32" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>358</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>95</v>
       </c>
       <c r="F33" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>360</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>361</v>
       </c>
       <c r="F34" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>363</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
@@ -7710,51 +7710,51 @@
       </c>
       <c r="C38" t="s">
         <v>368</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>370</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>371</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>113</v>
       </c>
       <c r="F40" t="s">
         <v>372</v>
       </c>
     </row>
@@ -7787,51 +7787,51 @@
       </c>
       <c r="C42" t="s">
         <v>375</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>376</v>
       </c>
       <c r="D43">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>125</v>
       </c>
       <c r="F43" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>377</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44" t="s">
@@ -7867,51 +7867,51 @@
       </c>
       <c r="C46" t="s">
         <v>381</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>382</v>
       </c>
       <c r="F46" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>384</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>386</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>382</v>
       </c>
       <c r="F48" t="s">
@@ -7927,51 +7927,51 @@
       </c>
       <c r="C49" t="s">
         <v>387</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>202</v>
       </c>
       <c r="F49" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>388</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>389</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>56</v>
       </c>
       <c r="F51" t="s">
@@ -8047,162 +8047,162 @@
       </c>
       <c r="C55" t="s">
         <v>396</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>398</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>400</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>56</v>
       </c>
       <c r="F57" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>402</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>404</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>361</v>
       </c>
       <c r="F59" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>406</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>407</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>40</v>
       </c>
       <c r="F61" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>409</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>113</v>
       </c>
       <c r="F62" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>411</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>56</v>
       </c>
       <c r="F63" t="s">
         <v>74</v>
       </c>
     </row>
@@ -8260,51 +8260,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>416</v>
       </c>
       <c r="D67">
         <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>418</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>382</v>
       </c>
       <c r="F68" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>419</v>
       </c>
       <c r="D69">
         <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -8353,51 +8353,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>424</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>113</v>
       </c>
       <c r="F73" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>426</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>212</v>
       </c>
       <c r="F74" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>428</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>269</v>
       </c>
       <c r="F75" t="s">
         <v>429</v>
       </c>
     </row>
@@ -8421,85 +8421,85 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>432</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>382</v>
       </c>
       <c r="F77" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>434</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>121</v>
       </c>
       <c r="F78" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>436</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>269</v>
       </c>
       <c r="F79" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>438</v>
       </c>
       <c r="D80">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>361</v>
       </c>
       <c r="F80" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>439</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>269</v>
       </c>
       <c r="F81" t="s">
         <v>437</v>
       </c>
     </row>
@@ -8640,128 +8640,128 @@
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>445</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>446</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>447</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>449</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>113</v>
       </c>
       <c r="F9" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>450</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>451</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>452</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
     </row>
@@ -8794,51 +8794,51 @@
       </c>
       <c r="C14" t="s">
         <v>455</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>456</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>457</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>186</v>
       </c>
       <c r="F16" t="s">
@@ -8894,71 +8894,71 @@
       </c>
       <c r="C19" t="s">
         <v>463</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>56</v>
       </c>
       <c r="F19" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>465</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>466</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>467</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
@@ -8974,68 +8974,68 @@
       </c>
       <c r="C23" t="s">
         <v>468</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>470</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>471</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>473</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
@@ -9051,91 +9051,91 @@
       </c>
       <c r="C27" t="s">
         <v>474</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>476</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>477</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>478</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>163</v>
       </c>
       <c r="F30" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>479</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>186</v>
       </c>
       <c r="F31" t="s">
@@ -9171,51 +9171,51 @@
       </c>
       <c r="C33" t="s">
         <v>482</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>56</v>
       </c>
       <c r="F33" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>483</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>484</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
@@ -9351,51 +9351,51 @@
       </c>
       <c r="C42" t="s">
         <v>494</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>163</v>
       </c>
       <c r="F42" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>496</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>498</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
     </row>
@@ -9465,51 +9465,51 @@
       </c>
       <c r="C48" t="s">
         <v>504</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>116</v>
       </c>
       <c r="F48" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>505</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>116</v>
       </c>
       <c r="F49" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>507</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>108</v>
       </c>
       <c r="F50" t="s">
@@ -9599,105 +9599,105 @@
       </c>
       <c r="C55" t="s">
         <v>514</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>516</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>517</v>
       </c>
       <c r="D57">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>518</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>520</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>108</v>
       </c>
       <c r="F59" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>521</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>116</v>
       </c>
       <c r="F60" t="s">
@@ -9713,51 +9713,51 @@
       </c>
       <c r="C61" t="s">
         <v>522</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>113</v>
       </c>
       <c r="F61" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>524</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>113</v>
       </c>
       <c r="F62" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>525</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>84</v>
       </c>
     </row>
@@ -9966,51 +9966,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>543</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>52</v>
       </c>
       <c r="F75" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>545</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>121</v>
       </c>
       <c r="F76" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>547</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>183</v>
       </c>
       <c r="F77" t="s">
         <v>548</v>
       </c>
     </row>
@@ -10076,119 +10076,119 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>554</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>269</v>
       </c>
       <c r="F82" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>555</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>141</v>
       </c>
       <c r="F83" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>556</v>
       </c>
       <c r="D84">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>95</v>
       </c>
       <c r="F84" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>557</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>141</v>
       </c>
       <c r="F85" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>559</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>560</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>403</v>
       </c>
       <c r="F87" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>562</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>95</v>
       </c>
       <c r="F88" t="s">
         <v>563</v>
       </c>
     </row>
@@ -10340,51 +10340,51 @@
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>571</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>572</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>40</v>
       </c>
       <c r="F3" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>573</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
@@ -10397,162 +10397,162 @@
       </c>
       <c r="C5" t="s">
         <v>574</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>575</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>576</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>577</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>579</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="F9" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>581</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>582</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>584</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>585</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -10562,51 +10562,51 @@
       </c>
       <c r="C14" t="s">
         <v>586</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>587</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>588</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -10736,91 +10736,91 @@
       </c>
       <c r="C23" t="s">
         <v>597</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>598</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>600</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>113</v>
       </c>
       <c r="F25" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>601</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>603</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
@@ -10887,51 +10887,51 @@
       </c>
       <c r="C31" t="s">
         <v>608</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>610</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>612</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>163</v>
       </c>
       <c r="F33" t="s">
@@ -10947,108 +10947,108 @@
       </c>
       <c r="C34" t="s">
         <v>614</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>47</v>
       </c>
       <c r="F34" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>616</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>618</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>619</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>621</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>622</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
@@ -11118,51 +11118,51 @@
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>629</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>630</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>632</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>121</v>
       </c>
       <c r="F45" t="s">
@@ -11238,71 +11238,71 @@
       </c>
       <c r="C49" t="s">
         <v>637</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
       <c r="F49" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>639</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>56</v>
       </c>
       <c r="F50" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>640</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>56</v>
       </c>
       <c r="F51" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>642</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
@@ -11315,51 +11315,51 @@
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>643</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>163</v>
       </c>
       <c r="F53" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>644</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>108</v>
       </c>
       <c r="F54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>645</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55" t="s">
         <v>646</v>
       </c>
     </row>
@@ -11383,147 +11383,147 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>648</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
       <c r="F57" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>650</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>108</v>
       </c>
       <c r="F58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>651</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>652</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>653</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>655</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>56</v>
       </c>
       <c r="F62" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>657</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>658</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>212</v>
       </c>
       <c r="F64" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>660</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>163</v>
       </c>
       <c r="F65" t="s">
         <v>613</v>
       </c>
     </row>
@@ -11680,51 +11680,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>672</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>673</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>40</v>
       </c>
       <c r="F3" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>80.0</v>
       </c>
       <c r="C4" t="s">
         <v>674</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -11791,88 +11791,88 @@
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>679</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>680</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>681</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>683</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>684</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
@@ -11908,165 +11908,165 @@
       </c>
       <c r="C14" t="s">
         <v>687</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>202</v>
       </c>
       <c r="F14" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>688</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>690</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>691</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>692</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>693</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>108</v>
       </c>
       <c r="F19" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>695</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
       <c r="F20" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>697</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>699</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
@@ -12082,51 +12082,51 @@
       </c>
       <c r="C23" t="s">
         <v>700</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>702</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>212</v>
       </c>
       <c r="F24" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>703</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>361</v>
       </c>
       <c r="F25" t="s">
@@ -12242,51 +12242,51 @@
       </c>
       <c r="C31" t="s">
         <v>710</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>56</v>
       </c>
       <c r="F31" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>711</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>212</v>
       </c>
       <c r="F32" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>713</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
@@ -12402,265 +12402,265 @@
       </c>
       <c r="C39" t="s">
         <v>720</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>721</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>722</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
       <c r="F41" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>723</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>141</v>
       </c>
       <c r="F42" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>724</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>725</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>726</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>56</v>
       </c>
       <c r="F45" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>727</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>382</v>
       </c>
       <c r="F46" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>728</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>730</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>732</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>733</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>265</v>
       </c>
       <c r="F50" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>735</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>361</v>
       </c>
       <c r="F51" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>736</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>141</v>
       </c>
       <c r="F52" t="s">
@@ -12676,51 +12676,51 @@
       </c>
       <c r="C53" t="s">
         <v>737</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>212</v>
       </c>
       <c r="F53" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>738</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>739</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
@@ -12933,51 +12933,51 @@
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>752</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>753</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>108</v>
       </c>
       <c r="F67" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>754</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>283</v>
       </c>
     </row>
@@ -13058,51 +13058,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>759</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>47</v>
       </c>
       <c r="F73" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>761</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>113</v>
       </c>
       <c r="F74" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>763</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
         <v>764</v>
       </c>
     </row>
@@ -13126,68 +13126,68 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>767</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>108</v>
       </c>
       <c r="F77" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>768</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>189</v>
       </c>
       <c r="F78" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="C79" t="s">
         <v>770</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>269</v>
       </c>
       <c r="F79" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="C80" t="s">
         <v>772</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>189</v>
       </c>
       <c r="F80" t="s">
         <v>773</v>
       </c>
     </row>
@@ -13259,68 +13259,68 @@
         <v>779</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>780</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>781</v>
       </c>
       <c r="D86">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>113</v>
       </c>
       <c r="F86" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>782</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>47</v>
       </c>
       <c r="F87" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>783</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>382</v>
       </c>
       <c r="F88" t="s">
         <v>784</v>
       </c>
     </row>