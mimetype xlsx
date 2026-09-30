--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3172,51 +3172,51 @@
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -3726,91 +3726,91 @@
       </c>
       <c r="C32" t="s">
         <v>72</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>73</v>
       </c>
       <c r="F32" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>76</v>
       </c>
       <c r="F33" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>78</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>76</v>
       </c>
       <c r="F34" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>81</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
     </row>
@@ -4214,51 +4214,51 @@
       </c>
       <c r="C57" t="s">
         <v>125</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>97</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>126</v>
       </c>
       <c r="D58">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>121</v>
       </c>
       <c r="F58" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>128</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>97</v>
       </c>
       <c r="F59" t="s">
@@ -4451,51 +4451,51 @@
       </c>
       <c r="C69" t="s">
         <v>148</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>149</v>
       </c>
       <c r="F69" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>151</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>152</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
@@ -4789,51 +4789,51 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>178</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>73</v>
       </c>
       <c r="F88" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>179</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>45</v>
       </c>
       <c r="F89" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>180</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>73</v>
       </c>
       <c r="F90" t="s">
         <v>181</v>
       </c>
     </row>
@@ -6023,51 +6023,51 @@
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>227</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>228</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>158</v>
       </c>
       <c r="F19" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>230</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
@@ -6163,51 +6163,51 @@
       </c>
       <c r="C25" t="s">
         <v>239</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>241</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>242</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>67</v>
       </c>
       <c r="F27" t="s">
         <v>197</v>
       </c>
     </row>
@@ -6240,51 +6240,51 @@
       </c>
       <c r="C29" t="s">
         <v>244</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>245</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="F30" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>246</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
@@ -6881,51 +6881,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>294</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>296</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>133</v>
       </c>
       <c r="F64" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>297</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>64</v>
       </c>
       <c r="F65" t="s">
         <v>298</v>
       </c>
     </row>
@@ -7146,51 +7146,51 @@
       </c>
       <c r="C7" t="s">
         <v>312</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>314</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>315</v>
       </c>
       <c r="F8" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>317</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
@@ -7286,51 +7286,51 @@
       </c>
       <c r="C14" t="s">
         <v>327</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>329</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>331</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
@@ -7686,51 +7686,51 @@
       </c>
       <c r="C34" t="s">
         <v>362</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>315</v>
       </c>
       <c r="F34" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>363</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>364</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>354</v>
       </c>
       <c r="F36" t="s">
         <v>365</v>
       </c>
     </row>
@@ -8491,51 +8491,51 @@
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>191</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>431</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>121</v>
       </c>
       <c r="F76" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>433</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>434</v>
       </c>
       <c r="F77" t="s">
@@ -8608,51 +8608,51 @@
       </c>
       <c r="C81" t="s">
         <v>442</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>45</v>
       </c>
       <c r="F81" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>444</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>445</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>23</v>
       </c>
       <c r="F83" t="s">
         <v>441</v>
       </c>
     </row>
@@ -8846,51 +8846,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>465</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>351</v>
       </c>
       <c r="F95" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>466</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>468</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>149</v>
       </c>
       <c r="F97" t="s">
         <v>469</v>
       </c>
     </row>
@@ -8959,51 +8959,51 @@
         <v>474</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>476</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>477</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>478</v>
       </c>
       <c r="F103" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>480</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>23</v>
       </c>
       <c r="F104" t="s">
         <v>24</v>
       </c>
     </row>
@@ -9027,51 +9027,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>482</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>118</v>
       </c>
       <c r="F106" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>484</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>149</v>
       </c>
       <c r="F107" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>485</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>50</v>
       </c>
       <c r="F108" t="s">
         <v>318</v>
       </c>
     </row>
@@ -9540,51 +9540,51 @@
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>513</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>514</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>516</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
@@ -9840,91 +9840,91 @@
       </c>
       <c r="C35" t="s">
         <v>535</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>537</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>539</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>76</v>
       </c>
       <c r="F37" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>541</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>542</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
@@ -10040,51 +10040,51 @@
       </c>
       <c r="C45" t="s">
         <v>552</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>553</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>57</v>
       </c>
       <c r="F46" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>555</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
@@ -10180,51 +10180,51 @@
       </c>
       <c r="C52" t="s">
         <v>560</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>561</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>562</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
@@ -10391,51 +10391,51 @@
       </c>
       <c r="C63" t="s">
         <v>573</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>67</v>
       </c>
       <c r="F63" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>574</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>73</v>
       </c>
       <c r="F64" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>575</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>525</v>
       </c>
       <c r="F65" t="s">
@@ -10488,136 +10488,136 @@
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>579</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>580</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>83</v>
       </c>
       <c r="F69" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>582</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>583</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>97</v>
       </c>
       <c r="F71" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>584</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>121</v>
       </c>
       <c r="F72" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>585</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>586</v>
       </c>
       <c r="D74">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>50</v>
       </c>
       <c r="F74" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>587</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>121</v>
       </c>
       <c r="F75" t="s">
         <v>122</v>
       </c>
     </row>
@@ -10658,51 +10658,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>590</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>591</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>118</v>
       </c>
       <c r="F79" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>593</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
@@ -10757,51 +10757,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>599</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>118</v>
       </c>
       <c r="F84" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>601</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>64</v>
       </c>
       <c r="F85" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>602</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>118</v>
       </c>
       <c r="F86" t="s">
         <v>160</v>
       </c>
     </row>
@@ -10902,51 +10902,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>606</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>608</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
@@ -11019,71 +11019,71 @@
       </c>
       <c r="C7" t="s">
         <v>614</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>615</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>616</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>618</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>73</v>
       </c>
       <c r="F10" t="s">
@@ -11099,51 +11099,51 @@
       </c>
       <c r="C11" t="s">
         <v>620</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>622</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>73</v>
       </c>
       <c r="F12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>623</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
@@ -11159,51 +11159,51 @@
       </c>
       <c r="C14" t="s">
         <v>625</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>315</v>
       </c>
       <c r="F14" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>627</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>628</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="F16" t="s">
@@ -11279,128 +11279,128 @@
       </c>
       <c r="C20" t="s">
         <v>633</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>233</v>
       </c>
       <c r="F20" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>635</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>636</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>637</v>
       </c>
       <c r="D23">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>638</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>639</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>641</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>118</v>
       </c>
       <c r="F26" t="s">
@@ -11476,71 +11476,71 @@
       </c>
       <c r="C30" t="s">
         <v>647</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>233</v>
       </c>
       <c r="F30" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>649</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>650</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>652</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
@@ -11736,51 +11736,51 @@
       </c>
       <c r="C43" t="s">
         <v>666</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>97</v>
       </c>
       <c r="F43" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>668</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>670</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
@@ -12053,51 +12053,51 @@
       </c>
       <c r="C59" t="s">
         <v>691</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>315</v>
       </c>
       <c r="F59" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>692</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>315</v>
       </c>
       <c r="F60" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>694</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
@@ -12213,51 +12213,51 @@
       </c>
       <c r="C67" t="s">
         <v>703</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>121</v>
       </c>
       <c r="F67" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>705</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>351</v>
       </c>
       <c r="F68" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>706</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
@@ -12273,91 +12273,91 @@
       </c>
       <c r="C70" t="s">
         <v>707</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>121</v>
       </c>
       <c r="F70" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>708</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>709</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>710</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>434</v>
       </c>
       <c r="F73" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>712</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>115</v>
       </c>
       <c r="F74" t="s">
@@ -12370,51 +12370,51 @@
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>714</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>715</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>233</v>
       </c>
       <c r="F76" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>717</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>158</v>
       </c>
     </row>
@@ -12645,51 +12645,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>737</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>121</v>
       </c>
       <c r="F91" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>738</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>118</v>
       </c>
       <c r="F92" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>739</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>441</v>
       </c>
     </row>
@@ -13059,51 +13059,51 @@
       </c>
       <c r="C6" t="s">
         <v>762</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>764</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>765</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
@@ -13567,51 +13567,51 @@
       </c>
       <c r="C32" t="s">
         <v>798</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>800</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>801</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>97</v>
       </c>
       <c r="F34" t="s">
@@ -13627,51 +13627,51 @@
       </c>
       <c r="C35" t="s">
         <v>803</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>805</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>118</v>
       </c>
       <c r="F36" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>806</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>76</v>
       </c>
     </row>
@@ -13764,51 +13764,51 @@
       </c>
       <c r="C42" t="s">
         <v>811</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>76</v>
       </c>
       <c r="F42" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>812</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>61</v>
       </c>
       <c r="F43" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>814</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
@@ -13924,51 +13924,51 @@
       </c>
       <c r="C50" t="s">
         <v>822</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>823</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
       <c r="F51" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>825</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>67</v>
       </c>
       <c r="F52" t="s">
@@ -14086,68 +14086,68 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>836</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>76</v>
       </c>
       <c r="F59" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>837</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>838</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>158</v>
       </c>
       <c r="F61" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>839</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>64</v>
       </c>
       <c r="F62" t="s">
         <v>840</v>
       </c>
     </row>