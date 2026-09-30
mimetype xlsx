--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2596,71 +2596,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2670,91 +2670,91 @@
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2964,51 +2964,51 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
@@ -3044,51 +3044,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
@@ -3224,91 +3224,91 @@
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>43</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>73</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>76</v>
       </c>
       <c r="F36" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3686,82 +3686,82 @@
         <v>98</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>116</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>118</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>79</v>
       </c>
       <c r="F58" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>120</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>121</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>123</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
@@ -3881,51 +3881,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>136</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>138</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>25</v>
       </c>
       <c r="F70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>139</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>57</v>
       </c>
       <c r="F71" t="s">
         <v>140</v>
       </c>
     </row>
@@ -4644,88 +4644,88 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>143</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>144</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>97</v>
       </c>
       <c r="F3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>145</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>146</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
     </row>
@@ -5063,51 +5063,51 @@
       </c>
       <c r="C23" t="s">
         <v>167</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>169</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>171</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
@@ -5123,51 +5123,51 @@
       </c>
       <c r="C26" t="s">
         <v>172</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>101</v>
       </c>
       <c r="F26" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>174</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>73</v>
       </c>
       <c r="F27" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>176</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>94</v>
       </c>
       <c r="F28" t="s">
@@ -5377,51 +5377,51 @@
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>190</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>191</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>192</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
@@ -5454,51 +5454,51 @@
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>196</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>197</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>48</v>
       </c>
       <c r="F44" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>198</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>73</v>
       </c>
       <c r="F45" t="s">
@@ -5739,85 +5739,85 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>217</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>81</v>
       </c>
       <c r="F58" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>219</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>57</v>
       </c>
       <c r="F59" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>221</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>101</v>
       </c>
       <c r="F60" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>222</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>101</v>
       </c>
       <c r="F61" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>223</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>224</v>
       </c>
       <c r="F62" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5858,51 +5858,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="C65" t="s">
         <v>229</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>57</v>
       </c>
       <c r="F65" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>230</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>231</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>81</v>
       </c>
       <c r="F67" t="s">
         <v>218</v>
       </c>
     </row>
@@ -6171,91 +6171,91 @@
       </c>
       <c r="C9" t="s">
         <v>251</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>252</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="F10" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>253</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>254</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>255</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>73</v>
       </c>
       <c r="F13" t="s">
         <v>199</v>
       </c>
     </row>
@@ -6308,51 +6308,51 @@
       </c>
       <c r="C16" t="s">
         <v>259</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>260</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>101</v>
       </c>
       <c r="F17" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>262</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
@@ -6408,51 +6408,51 @@
       </c>
       <c r="C21" t="s">
         <v>268</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>270</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>271</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6776,51 +6776,51 @@
       </c>
       <c r="C40" t="s">
         <v>296</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>298</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>300</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
@@ -7003,51 +7003,51 @@
         <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>318</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>320</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>321</v>
       </c>
       <c r="F54" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>323</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>117</v>
       </c>
       <c r="F55" t="s">
         <v>122</v>
       </c>
     </row>
@@ -7139,71 +7139,71 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>326</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>79</v>
       </c>
       <c r="F2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>328</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>330</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
       <c r="F4" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>332</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
@@ -7239,51 +7239,51 @@
       </c>
       <c r="C7" t="s">
         <v>336</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>338</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>340</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
@@ -7299,71 +7299,71 @@
       </c>
       <c r="C10" t="s">
         <v>342</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>344</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>346</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>347</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
@@ -7413,108 +7413,108 @@
       </c>
       <c r="C16" t="s">
         <v>353</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>94</v>
       </c>
       <c r="F16" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>355</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>356</v>
       </c>
       <c r="F17" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>358</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>359</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>360</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>361</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>362</v>
       </c>
     </row>
@@ -7841,51 +7841,51 @@
       </c>
       <c r="C38" t="s">
         <v>389</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>391</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>101</v>
       </c>
       <c r="F39" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>393</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>101</v>
       </c>
       <c r="F40" t="s">
@@ -8018,71 +8018,71 @@
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>404</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>405</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>351</v>
       </c>
       <c r="F48" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>407</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>409</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>79</v>
       </c>
       <c r="F50" t="s">
@@ -8507,51 +8507,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>444</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>124</v>
       </c>
       <c r="F74" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>446</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>447</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
@@ -8708,51 +8708,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>457</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>79</v>
       </c>
       <c r="F2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>459</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>460</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>79</v>
       </c>
       <c r="F4" t="s">
@@ -8996,51 +8996,51 @@
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>479</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>480</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>481</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
@@ -9444,71 +9444,71 @@
       </c>
       <c r="C40" t="s">
         <v>509</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>351</v>
       </c>
       <c r="F40" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>511</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>512</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>43</v>
       </c>
       <c r="F42" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>514</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
     </row>
@@ -9796,51 +9796,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>531</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>532</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
@@ -10193,51 +10193,51 @@
       </c>
       <c r="C21" t="s">
         <v>560</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>366</v>
       </c>
       <c r="F21" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>562</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>563</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>564</v>
       </c>
     </row>
@@ -10324,51 +10324,51 @@
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>571</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>572</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>351</v>
       </c>
       <c r="F29" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>574</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
@@ -10769,51 +10769,51 @@
       </c>
       <c r="C51" t="s">
         <v>604</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>224</v>
       </c>
       <c r="F51" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>605</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>94</v>
       </c>
       <c r="F52" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>606</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
     </row>
@@ -11023,51 +11023,51 @@
       </c>
       <c r="C64" t="s">
         <v>625</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>81</v>
       </c>
       <c r="F64" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>626</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>628</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
@@ -11243,51 +11243,51 @@
       </c>
       <c r="C75" t="s">
         <v>641</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>351</v>
       </c>
       <c r="F75" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>642</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
       <c r="F76" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>643</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>104</v>
       </c>
       <c r="F77" t="s">
@@ -11433,51 +11433,51 @@
         <v>655</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>656</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>657</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>622</v>
       </c>
       <c r="F87" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>658</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
@@ -11543,51 +11543,51 @@
         <v>664</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>665</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>666</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>667</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>57</v>
       </c>
       <c r="F95" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
@@ -11656,51 +11656,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>674</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>94</v>
       </c>
       <c r="F100" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>675</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>622</v>
       </c>
       <c r="F101" t="s">
         <v>676</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>