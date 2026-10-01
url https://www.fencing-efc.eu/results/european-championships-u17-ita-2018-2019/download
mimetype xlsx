--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -3066,51 +3066,51 @@
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -3294,51 +3294,51 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" t="s">
@@ -3611,71 +3611,71 @@
       </c>
       <c r="C33" t="s">
         <v>77</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>79</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>81</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
@@ -3865,51 +3865,51 @@
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>68</v>
       </c>
       <c r="F48" t="s">
@@ -4321,51 +4321,51 @@
         <v>144</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>145</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>146</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>147</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>58</v>
       </c>
       <c r="F72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
@@ -4434,51 +4434,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>155</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>68</v>
       </c>
       <c r="F77" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>157</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>159</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>75</v>
       </c>
       <c r="F79" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4550,51 +4550,51 @@
         <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>166</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>167</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>169</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>143</v>
       </c>
       <c r="F86" t="s">
         <v>161</v>
       </c>
     </row>
@@ -5625,51 +5625,51 @@
       </c>
       <c r="C14" t="s">
         <v>188</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>190</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>192</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
@@ -6079,51 +6079,51 @@
       </c>
       <c r="C37" t="s">
         <v>230</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>232</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>233</v>
       </c>
       <c r="F38" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>235</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>84</v>
       </c>
       <c r="F39" t="s">
@@ -6508,51 +6508,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>266</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>38</v>
       </c>
       <c r="F2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>268</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6945,51 +6945,51 @@
       </c>
       <c r="C23" t="s">
         <v>302</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>304</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>305</v>
       </c>
       <c r="F24" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>307</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
     </row>
@@ -7139,51 +7139,51 @@
       </c>
       <c r="C33" t="s">
         <v>320</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>321</v>
       </c>
       <c r="F33" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>323</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>143</v>
       </c>
       <c r="F34" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>325</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
@@ -7279,51 +7279,51 @@
       </c>
       <c r="C40" t="s">
         <v>332</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>321</v>
       </c>
       <c r="F40" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>334</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>335</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>336</v>
       </c>
       <c r="F42" t="s">
         <v>337</v>
       </c>
     </row>
@@ -7573,51 +7573,51 @@
       </c>
       <c r="C55" t="s">
         <v>357</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>116</v>
       </c>
       <c r="F55" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>359</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>61</v>
       </c>
       <c r="F56" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>361</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>140</v>
       </c>
       <c r="F57" t="s">
@@ -7764,88 +7764,88 @@
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>375</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>376</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>378</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>379</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>380</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>321</v>
       </c>
       <c r="F69" t="s">
@@ -8015,51 +8015,51 @@
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>398</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>61</v>
       </c>
       <c r="F78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>400</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>68</v>
       </c>
       <c r="F79" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>401</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>58</v>
       </c>
       <c r="F80" t="s">
         <v>402</v>
       </c>
     </row>
@@ -8298,51 +8298,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>424</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>426</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>427</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>68</v>
       </c>
       <c r="F97" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
@@ -8380,51 +8380,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>432</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>233</v>
       </c>
       <c r="F100" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>434</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>263</v>
       </c>
       <c r="F101" t="s">
         <v>435</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8605,71 +8605,71 @@
       </c>
       <c r="C9" t="s">
         <v>446</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>143</v>
       </c>
       <c r="F9" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>448</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>449</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>451</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
@@ -8702,51 +8702,51 @@
       </c>
       <c r="C14" t="s">
         <v>453</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>84</v>
       </c>
       <c r="F14" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>455</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>457</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
@@ -8879,51 +8879,51 @@
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>466</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>467</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>469</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
@@ -9019,51 +9019,51 @@
       </c>
       <c r="C30" t="s">
         <v>474</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>476</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>233</v>
       </c>
       <c r="F31" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>477</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>233</v>
       </c>
       <c r="F32" t="s">
@@ -9379,91 +9379,91 @@
       </c>
       <c r="C48" t="s">
         <v>500</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>71</v>
       </c>
       <c r="F48" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>501</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>503</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>505</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>75</v>
       </c>
       <c r="F51" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>506</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52" t="s">
@@ -9570,51 +9570,51 @@
         <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>513</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>515</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>61</v>
       </c>
       <c r="F59" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>517</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
     </row>
@@ -9754,79 +9754,79 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>533</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>143</v>
       </c>
       <c r="F69" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>534</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>535</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>536</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>233</v>
       </c>
       <c r="F72" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>537</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>150</v>
       </c>
       <c r="F73" t="s">
         <v>538</v>
       </c>
     </row>
@@ -9910,51 +9910,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>541</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>542</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
         <v>543</v>
       </c>
     </row>
@@ -10064,51 +10064,51 @@
       </c>
       <c r="C9" t="s">
         <v>552</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>75</v>
       </c>
       <c r="F9" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>553</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>554</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>336</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
@@ -10141,51 +10141,51 @@
       </c>
       <c r="C13" t="s">
         <v>557</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>558</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>68</v>
       </c>
       <c r="F14" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>560</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>93</v>
       </c>
     </row>
@@ -10255,51 +10255,51 @@
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>566</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>567</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>568</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
@@ -10612,91 +10612,91 @@
       </c>
       <c r="C37" t="s">
         <v>589</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>305</v>
       </c>
       <c r="F37" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>591</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>593</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>595</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>136</v>
       </c>
       <c r="F40" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>597</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>75</v>
       </c>
       <c r="F41" t="s">
@@ -10912,51 +10912,51 @@
       </c>
       <c r="C52" t="s">
         <v>616</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>75</v>
       </c>
       <c r="F52" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>617</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>341</v>
       </c>
       <c r="F53" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>619</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>61</v>
       </c>
       <c r="F54" t="s">
@@ -11289,51 +11289,51 @@
       </c>
       <c r="C71" t="s">
         <v>643</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>645</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>646</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>84</v>
       </c>
       <c r="F73" t="s">
         <v>647</v>
       </c>
     </row>
@@ -11480,51 +11480,51 @@
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>657</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>143</v>
       </c>
       <c r="F81" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>658</v>
       </c>
       <c r="D82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>153</v>
       </c>
       <c r="F82" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>660</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>61</v>
       </c>
       <c r="F83" t="s">
         <v>661</v>
       </c>
     </row>
@@ -11746,51 +11746,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>682</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>55</v>
       </c>
       <c r="F97" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>683</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>684</v>
       </c>
       <c r="F98" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>686</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>263</v>
       </c>
       <c r="F99" t="s">
         <v>264</v>
       </c>
     </row>
@@ -11811,51 +11811,51 @@
         <v>435</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>688</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>689</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>233</v>
       </c>
       <c r="F102" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>690</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>43</v>
       </c>
       <c r="F103" t="s">
         <v>44</v>
       </c>
     </row>
@@ -12053,51 +12053,51 @@
       </c>
       <c r="C7" t="s">
         <v>700</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>75</v>
       </c>
       <c r="F7" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>701</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>336</v>
       </c>
       <c r="F8" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>702</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -12110,51 +12110,51 @@
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>703</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>704</v>
       </c>
       <c r="D11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>706</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>84</v>
       </c>
       <c r="F12" t="s">
@@ -12490,51 +12490,51 @@
       </c>
       <c r="C29" t="s">
         <v>731</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>109</v>
       </c>
       <c r="F29" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>732</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>734</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>58</v>
       </c>
       <c r="F31" t="s">
@@ -12724,51 +12724,51 @@
       </c>
       <c r="C41" t="s">
         <v>747</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>136</v>
       </c>
       <c r="F41" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>748</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>749</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
@@ -12844,91 +12844,91 @@
       </c>
       <c r="C47" t="s">
         <v>756</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>758</v>
       </c>
       <c r="D48">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>84</v>
       </c>
       <c r="F48" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>759</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
       <c r="F49" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>760</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>68</v>
       </c>
       <c r="F50" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>761</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -13018,51 +13018,51 @@
       </c>
       <c r="C56" t="s">
         <v>769</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>336</v>
       </c>
       <c r="F56" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>771</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>773</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
@@ -13172,51 +13172,51 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>781</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>143</v>
       </c>
       <c r="F64" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>782</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>143</v>
       </c>
       <c r="F65" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>783</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>61</v>
       </c>
       <c r="F66" t="s">
         <v>62</v>
       </c>
     </row>
@@ -13240,51 +13240,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>785</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>116</v>
       </c>
       <c r="F68" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>787</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>38</v>
       </c>
       <c r="F69" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>789</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>33</v>
       </c>
       <c r="F70" t="s">
         <v>790</v>
       </c>
     </row>
@@ -13305,99 +13305,99 @@
         <v>767</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>792</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>793</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>140</v>
       </c>
       <c r="F73" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>795</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>796</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>797</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>71</v>
       </c>
       <c r="F76" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>799</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>38</v>
       </c>
       <c r="F77" t="s">
         <v>39</v>
       </c>
     </row>