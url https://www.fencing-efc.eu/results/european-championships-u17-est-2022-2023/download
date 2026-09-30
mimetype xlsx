--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3045,88 +3045,88 @@
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
@@ -3199,51 +3199,51 @@
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -3259,51 +3259,51 @@
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>57</v>
       </c>
       <c r="F21" t="s">
@@ -3339,51 +3339,51 @@
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>65</v>
       </c>
       <c r="F25" t="s">
@@ -3399,51 +3399,51 @@
       </c>
       <c r="C26" t="s">
         <v>67</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>71</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>72</v>
       </c>
       <c r="F28" t="s">
@@ -3539,111 +3539,111 @@
       </c>
       <c r="C33" t="s">
         <v>83</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>84</v>
       </c>
       <c r="F33" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>86</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>88</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="F35" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>90</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>92</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>94</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>95</v>
       </c>
       <c r="F38" t="s">
@@ -3973,51 +3973,51 @@
       </c>
       <c r="C55" t="s">
         <v>126</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>127</v>
       </c>
       <c r="F55" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>129</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>130</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>131</v>
       </c>
     </row>
@@ -4307,51 +4307,51 @@
       </c>
       <c r="C72" t="s">
         <v>160</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>147</v>
       </c>
       <c r="F72" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>162</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>164</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>165</v>
       </c>
     </row>
@@ -4364,51 +4364,51 @@
       </c>
       <c r="C75" t="s">
         <v>166</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>127</v>
       </c>
       <c r="F75" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>168</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>84</v>
       </c>
       <c r="F76" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>169</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>170</v>
       </c>
       <c r="F77" t="s">
@@ -4619,113 +4619,113 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>190</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>191</v>
       </c>
       <c r="F90" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>193</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>195</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>196</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>198</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>199</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>147</v>
       </c>
       <c r="F95" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>201</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>133</v>
       </c>
       <c r="F96" t="s">
         <v>202</v>
       </c>
     </row>
@@ -5976,51 +5976,51 @@
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>238</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>239</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>241</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
@@ -6196,91 +6196,91 @@
       </c>
       <c r="C27" t="s">
         <v>257</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>259</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>260</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>84</v>
       </c>
       <c r="F29" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>261</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>263</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>40</v>
       </c>
       <c r="F31" t="s">
@@ -6316,51 +6316,51 @@
       </c>
       <c r="C33" t="s">
         <v>266</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>98</v>
       </c>
       <c r="F33" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>268</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>269</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
@@ -7002,102 +7002,102 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>321</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>220</v>
       </c>
       <c r="F70" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>322</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>127</v>
       </c>
       <c r="F71" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>323</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>324</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>127</v>
       </c>
       <c r="F73" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>326</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>127</v>
       </c>
       <c r="F74" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>328</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
@@ -7235,51 +7235,51 @@
       </c>
       <c r="C3" t="s">
         <v>336</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>95</v>
       </c>
       <c r="F3" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>338</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>340</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>95</v>
       </c>
       <c r="F5" t="s">
@@ -7620,51 +7620,51 @@
       </c>
       <c r="C23" t="s">
         <v>366</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>368</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>370</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
@@ -7945,51 +7945,51 @@
       </c>
       <c r="C40" t="s">
         <v>393</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>395</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>65</v>
       </c>
       <c r="F41" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>397</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8093,51 +8093,51 @@
       </c>
       <c r="C48" t="s">
         <v>404</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>115</v>
       </c>
       <c r="F48" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>406</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>65</v>
       </c>
       <c r="F49" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>407</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>408</v>
       </c>
     </row>
@@ -8229,51 +8229,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>417</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>418</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>419</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
         <v>373</v>
       </c>
     </row>
@@ -8325,119 +8325,119 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>423</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>425</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>427</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
       <c r="F64" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>428</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>429</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>170</v>
       </c>
       <c r="F66" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>431</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8550,51 +8550,51 @@
       </c>
       <c r="C5" t="s">
         <v>435</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>437</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>438</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
@@ -8827,51 +8827,51 @@
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>461</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>462</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>127</v>
       </c>
       <c r="F20" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>464</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
@@ -9084,51 +9084,51 @@
       </c>
       <c r="C32" t="s">
         <v>480</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>481</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>483</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
@@ -9201,51 +9201,51 @@
       </c>
       <c r="C38" t="s">
         <v>488</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>489</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>490</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>191</v>
       </c>
       <c r="F40" t="s">
@@ -9438,51 +9438,51 @@
       </c>
       <c r="C50" t="s">
         <v>502</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>504</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>505</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
@@ -9979,51 +9979,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>541</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>182</v>
       </c>
       <c r="F79" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>542</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>147</v>
       </c>
       <c r="F80" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>543</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
@@ -10438,51 +10438,51 @@
       </c>
       <c r="C4" t="s">
         <v>573</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>574</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>575</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>234</v>
       </c>
     </row>
@@ -10569,51 +10569,51 @@
       </c>
       <c r="C11" t="s">
         <v>582</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>583</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>40</v>
       </c>
       <c r="F12" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>584</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>98</v>
       </c>
       <c r="F13" t="s">
@@ -10649,91 +10649,91 @@
       </c>
       <c r="C15" t="s">
         <v>587</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>589</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>591</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>593</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>595</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
@@ -10783,51 +10783,51 @@
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>599</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>600</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>602</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24" t="s">
@@ -10860,51 +10860,51 @@
       </c>
       <c r="C26" t="s">
         <v>604</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>606</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>127</v>
       </c>
       <c r="F27" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>607</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
@@ -10940,91 +10940,91 @@
       </c>
       <c r="C30" t="s">
         <v>610</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>84</v>
       </c>
       <c r="F30" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>611</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>95</v>
       </c>
       <c r="F31" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>612</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>65</v>
       </c>
       <c r="F32" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>614</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>133</v>
       </c>
       <c r="F33" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>616</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
@@ -11117,51 +11117,51 @@
       </c>
       <c r="C39" t="s">
         <v>623</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>54</v>
       </c>
       <c r="F39" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>624</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>54</v>
       </c>
       <c r="F40" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>625</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>72</v>
       </c>
     </row>
@@ -11231,51 +11231,51 @@
       </c>
       <c r="C45" t="s">
         <v>630</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>631</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>115</v>
       </c>
       <c r="F46" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>632</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -11311,51 +11311,51 @@
       </c>
       <c r="C49" t="s">
         <v>635</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>170</v>
       </c>
       <c r="F49" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>637</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>282</v>
       </c>
       <c r="F50" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>638</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>182</v>
       </c>
       <c r="F51" t="s">
@@ -11641,79 +11641,79 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>659</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>98</v>
       </c>
       <c r="F67" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>660</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>661</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>663</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>40</v>
       </c>
       <c r="F70" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>664</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
         <v>592</v>
       </c>
     </row>
@@ -11805,51 +11805,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>670</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>95</v>
       </c>
       <c r="F77" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>672</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>673</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
       <c r="F79" t="s">
         <v>330</v>
       </c>
     </row>
@@ -11873,51 +11873,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>675</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>182</v>
       </c>
       <c r="F81" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>677</v>
       </c>
       <c r="D82">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>115</v>
       </c>
       <c r="F82" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>678</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>182</v>
       </c>
       <c r="F83" t="s">
         <v>676</v>
       </c>
     </row>
@@ -12768,51 +12768,51 @@
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>733</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>734</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>735</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>115</v>
       </c>
       <c r="F43" t="s">
@@ -12962,51 +12962,51 @@
       </c>
       <c r="C51" t="s">
         <v>746</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>747</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>84</v>
       </c>
       <c r="F52" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>748</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
@@ -13090,51 +13090,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>754</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>756</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>757</v>
       </c>
       <c r="F59" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>758</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -13169,51 +13169,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>761</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>147</v>
       </c>
       <c r="F63" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>763</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>764</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>765</v>
@@ -13389,51 +13389,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>778</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>57</v>
       </c>
       <c r="F77" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>779</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>57</v>
       </c>
       <c r="F78" t="s">
         <v>401</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>