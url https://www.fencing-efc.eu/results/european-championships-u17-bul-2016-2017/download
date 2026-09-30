--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -3346,51 +3346,51 @@
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18" t="s">
@@ -3446,51 +3446,51 @@
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>57</v>
       </c>
     </row>
@@ -3600,51 +3600,51 @@
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>68</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>40</v>
       </c>
       <c r="F31" t="s">
@@ -3854,51 +3854,51 @@
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>92</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>96</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>97</v>
       </c>
       <c r="F44" t="s">
@@ -5212,51 +5212,51 @@
       </c>
       <c r="C4" t="s">
         <v>150</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>152</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>154</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
@@ -5292,91 +5292,91 @@
       </c>
       <c r="C8" t="s">
         <v>157</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>159</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>160</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>162</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>163</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
@@ -6420,91 +6420,91 @@
       </c>
       <c r="C65" t="s">
         <v>255</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>139</v>
       </c>
       <c r="F65" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>257</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>259</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>260</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>169</v>
       </c>
       <c r="F68" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>261</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>193</v>
       </c>
       <c r="F69" t="s">
@@ -6574,51 +6574,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>268</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>193</v>
       </c>
       <c r="F73" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>269</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>144</v>
       </c>
       <c r="F74" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>271</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>272</v>
       </c>
       <c r="F75" t="s">
         <v>273</v>
       </c>
     </row>
@@ -6727,51 +6727,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>283</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>144</v>
       </c>
       <c r="F82" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>284</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>30</v>
       </c>
       <c r="F83" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>285</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>286</v>
       </c>
     </row>
@@ -6954,51 +6954,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>299</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>45</v>
       </c>
       <c r="F2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>300</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>45</v>
       </c>
       <c r="F3" t="s">
@@ -7074,91 +7074,91 @@
       </c>
       <c r="C7" t="s">
         <v>308</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>310</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>312</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>314</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>316</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11" t="s">
@@ -7348,51 +7348,51 @@
       </c>
       <c r="C21" t="s">
         <v>331</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>144</v>
       </c>
       <c r="F21" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>333</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>334</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>335</v>
       </c>
       <c r="F23" t="s">
@@ -7728,91 +7728,91 @@
       </c>
       <c r="C40" t="s">
         <v>367</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>369</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>371</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>372</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>374</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
@@ -7828,51 +7828,51 @@
       </c>
       <c r="C45" t="s">
         <v>375</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>97</v>
       </c>
       <c r="F45" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>377</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>193</v>
       </c>
       <c r="F46" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>379</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>208</v>
       </c>
       <c r="F47" t="s">
@@ -8079,51 +8079,51 @@
       </c>
       <c r="C58" t="s">
         <v>395</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>335</v>
       </c>
       <c r="F58" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>397</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>230</v>
       </c>
       <c r="F59" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>399</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>87</v>
       </c>
       <c r="F60" t="s">
@@ -8319,51 +8319,51 @@
       </c>
       <c r="C70" t="s">
         <v>420</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>161</v>
       </c>
       <c r="F70" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>421</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>335</v>
       </c>
       <c r="F71" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>423</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
@@ -8419,51 +8419,51 @@
       </c>
       <c r="C75" t="s">
         <v>428</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>230</v>
       </c>
       <c r="F75" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>429</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>68</v>
       </c>
       <c r="F76" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>430</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>78</v>
       </c>
       <c r="F77" t="s">
@@ -8519,51 +8519,51 @@
       </c>
       <c r="C80" t="s">
         <v>435</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>208</v>
       </c>
       <c r="F80" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>436</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>437</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>176</v>
       </c>
       <c r="F82" t="s">
         <v>206</v>
       </c>
     </row>
@@ -8647,51 +8647,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>444</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
       <c r="F87" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>446</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>416</v>
       </c>
       <c r="F88" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>448</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>411</v>
       </c>
       <c r="F89" t="s">
         <v>449</v>
       </c>
     </row>
@@ -8766,51 +8766,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>455</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>193</v>
       </c>
       <c r="F94" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>457</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>335</v>
       </c>
       <c r="F95" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>458</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>176</v>
       </c>
       <c r="F96" t="s">
         <v>206</v>
       </c>
     </row>
@@ -8885,51 +8885,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="C101" t="s">
         <v>465</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>97</v>
       </c>
       <c r="F101" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>466</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>467</v>
       </c>
       <c r="F102" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>469</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103" t="s">
         <v>470</v>
       </c>
     </row>
@@ -9163,51 +9163,51 @@
       </c>
       <c r="C4" t="s">
         <v>487</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>87</v>
       </c>
       <c r="F4" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>489</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>490</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
     </row>
@@ -9380,51 +9380,51 @@
       </c>
       <c r="C15" t="s">
         <v>503</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>505</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>230</v>
       </c>
       <c r="F16" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>507</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>97</v>
       </c>
       <c r="F17" t="s">
@@ -9440,51 +9440,51 @@
       </c>
       <c r="C18" t="s">
         <v>509</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>510</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>511</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>139</v>
       </c>
       <c r="F20" t="s">
         <v>512</v>
       </c>
     </row>
@@ -9577,51 +9577,51 @@
       </c>
       <c r="C25" t="s">
         <v>519</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>520</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>521</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
@@ -9894,71 +9894,71 @@
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>539</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>540</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>193</v>
       </c>
       <c r="F42" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>541</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>161</v>
       </c>
       <c r="F43" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>542</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>161</v>
       </c>
       <c r="F44" t="s">
@@ -10034,71 +10034,71 @@
       </c>
       <c r="C48" t="s">
         <v>547</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>549</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>551</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>552</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
@@ -10268,51 +10268,51 @@
       </c>
       <c r="C60" t="s">
         <v>564</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>139</v>
       </c>
       <c r="F60" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>565</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>144</v>
       </c>
       <c r="F61" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>566</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
       <c r="F62" t="s">
@@ -10365,51 +10365,51 @@
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>570</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>514</v>
       </c>
       <c r="F65" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>571</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>573</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>193</v>
       </c>
       <c r="F67" t="s">
         <v>574</v>
       </c>
     </row>
@@ -10481,51 +10481,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>581</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>582</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>193</v>
       </c>
       <c r="F73" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>584</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>208</v>
       </c>
       <c r="F74" t="s">
         <v>273</v>
       </c>
     </row>
@@ -10651,51 +10651,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>594</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>416</v>
       </c>
       <c r="F82" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>595</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>596</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>286</v>
       </c>
     </row>
@@ -10782,51 +10782,51 @@
       </c>
       <c r="C2" t="s">
         <v>598</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>600</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>602</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>87</v>
       </c>
       <c r="F4" t="s">
@@ -10922,51 +10922,51 @@
       </c>
       <c r="C9" t="s">
         <v>610</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>612</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>613</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
@@ -11099,51 +11099,51 @@
       </c>
       <c r="C18" t="s">
         <v>624</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>625</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>626</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
@@ -11159,51 +11159,51 @@
       </c>
       <c r="C21" t="s">
         <v>628</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>40</v>
       </c>
       <c r="F21" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>629</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>630</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
@@ -11276,51 +11276,51 @@
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>636</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>637</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>638</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>38</v>
       </c>
       <c r="F29" t="s">
@@ -11356,51 +11356,51 @@
       </c>
       <c r="C31" t="s">
         <v>640</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>641</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>642</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="s">
         <v>643</v>
       </c>
     </row>
@@ -11453,111 +11453,111 @@
       </c>
       <c r="C36" t="s">
         <v>646</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>647</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>45</v>
       </c>
       <c r="F37" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>648</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>649</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>651</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>652</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>97</v>
       </c>
       <c r="F41" t="s">
         <v>362</v>
       </c>
     </row>
@@ -11647,151 +11647,151 @@
       </c>
       <c r="C46" t="s">
         <v>658</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
       <c r="F46" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>659</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>661</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>663</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>665</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>666</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>340</v>
       </c>
       <c r="F51" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>668</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>97</v>
       </c>
       <c r="F52" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>670</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
@@ -11987,51 +11987,51 @@
       </c>
       <c r="C63" t="s">
         <v>682</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>144</v>
       </c>
       <c r="F63" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>683</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>684</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>176</v>
       </c>
       <c r="F65" t="s">
@@ -12167,51 +12167,51 @@
       </c>
       <c r="C72" t="s">
         <v>696</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>176</v>
       </c>
       <c r="F72" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>697</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>411</v>
       </c>
       <c r="F73" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>699</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>139</v>
       </c>
     </row>
@@ -12238,51 +12238,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>701</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>78</v>
       </c>
       <c r="F76" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>703</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>208</v>
       </c>
       <c r="F77" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>704</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>176</v>
       </c>
       <c r="F78" t="s">
         <v>206</v>
       </c>
     </row>
@@ -12459,51 +12459,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>720</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>68</v>
       </c>
       <c r="F89" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>721</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>53</v>
       </c>
       <c r="F90" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>723</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>208</v>
       </c>
       <c r="F91" t="s">
         <v>344</v>
       </c>
     </row>
@@ -12769,51 +12769,51 @@
       </c>
       <c r="C7" t="s">
         <v>739</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>741</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>742</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
     </row>
@@ -12886,51 +12886,51 @@
       </c>
       <c r="C13" t="s">
         <v>748</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>749</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>750</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>751</v>
       </c>
     </row>
@@ -13060,51 +13060,51 @@
       </c>
       <c r="C22" t="s">
         <v>761</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>763</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>764</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" t="s">
@@ -13251,51 +13251,51 @@
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>773</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>774</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>775</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
@@ -13428,51 +13428,51 @@
       </c>
       <c r="C41" t="s">
         <v>785</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>787</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>93</v>
       </c>
       <c r="F42" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>788</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
@@ -13960,51 +13960,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>824</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>825</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>53</v>
       </c>
       <c r="F71" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>826</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>266</v>
       </c>
       <c r="F72" t="s">
         <v>815</v>
       </c>
     </row>