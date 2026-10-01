--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2809,51 +2809,51 @@
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3457,51 +3457,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>110</v>
       </c>
       <c r="D52">
         <v>42</v>
       </c>
       <c r="E52" t="s">
         <v>111</v>
       </c>
       <c r="F52" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>92</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>114</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
@@ -3570,51 +3570,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>123</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>29</v>
       </c>
       <c r="F59" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>125</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>126</v>
       </c>
       <c r="F60" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>128</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>117</v>
       </c>
       <c r="F61" t="s">
         <v>129</v>
       </c>
     </row>
@@ -4585,51 +4585,51 @@
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>172</v>
       </c>
       <c r="D10">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>174</v>
       </c>
       <c r="D11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>175</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>70</v>
       </c>
       <c r="F12" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -4701,51 +4701,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>183</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>184</v>
       </c>
       <c r="D18">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>185</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5227,150 +5227,150 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>229</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
       <c r="F49" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>231</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
       <c r="F50" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>233</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>234</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>65</v>
       </c>
       <c r="F52" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>236</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>90</v>
       </c>
       <c r="F53" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>238</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>78</v>
       </c>
       <c r="F54" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>240</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
       <c r="F55" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>241</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>243</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
@@ -5615,68 +5615,68 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>265</v>
       </c>
       <c r="D11">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>250</v>
       </c>
       <c r="F11" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>267</v>
       </c>
       <c r="D12">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>269</v>
       </c>
       <c r="D13">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>271</v>
       </c>
       <c r="D14">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
     </row>
@@ -5714,51 +5714,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>275</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>277</v>
       </c>
       <c r="D18">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>279</v>
       </c>
       <c r="D19">
         <v>37</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>280</v>
       </c>
     </row>
@@ -5997,51 +5997,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>306</v>
       </c>
       <c r="D34">
         <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>308</v>
       </c>
       <c r="D35">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E35" t="s">
         <v>292</v>
       </c>
       <c r="F35" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>310</v>
       </c>
       <c r="D36">
         <v>40</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -6345,51 +6345,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>338</v>
       </c>
       <c r="D55">
         <v>39</v>
       </c>
       <c r="E55" t="s">
         <v>298</v>
       </c>
       <c r="F55" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>340</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>342</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>81</v>
       </c>
       <c r="F57" t="s">
         <v>307</v>
       </c>
     </row>
@@ -6413,51 +6413,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>344</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>92</v>
       </c>
       <c r="F59" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>345</v>
       </c>
       <c r="D60">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>346</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>78</v>
       </c>
       <c r="F61" t="s">
         <v>347</v>
       </c>
     </row>
@@ -6614,99 +6614,99 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>363</v>
       </c>
       <c r="D71">
         <v>34</v>
       </c>
       <c r="E71" t="s">
         <v>35</v>
       </c>
       <c r="F71" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>365</v>
       </c>
       <c r="D72">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E72" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>367</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
       <c r="F73" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>369</v>
       </c>
       <c r="D74">
         <v>38</v>
       </c>
       <c r="E74" t="s">
         <v>78</v>
       </c>
       <c r="F74" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>371</v>
       </c>
       <c r="D75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>250</v>
       </c>
       <c r="F75" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>372</v>
       </c>
       <c r="D76">
         <v>50</v>
       </c>
       <c r="E76" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
@@ -7010,68 +7010,68 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>401</v>
       </c>
       <c r="D95">
         <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>107</v>
       </c>
       <c r="F95" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>403</v>
       </c>
       <c r="D96">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E96" t="s">
         <v>92</v>
       </c>
       <c r="F96" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>405</v>
       </c>
       <c r="D97">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>107</v>
       </c>
       <c r="F97" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>406</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
@@ -7420,51 +7420,51 @@
         <v>431</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>432</v>
       </c>
       <c r="D13">
         <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>433</v>
       </c>
       <c r="D14">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>435</v>
       </c>
       <c r="D15">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7573,85 +7573,85 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>443</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>444</v>
       </c>
       <c r="D23">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>445</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>292</v>
       </c>
       <c r="F24" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>447</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>449</v>
       </c>
       <c r="D26">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>46</v>
       </c>
       <c r="F26" t="s">
         <v>450</v>
       </c>
     </row>
@@ -7825,51 +7825,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>465</v>
       </c>
       <c r="D37">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>70</v>
       </c>
       <c r="F37" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>466</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>468</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>40</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
@@ -7944,85 +7944,85 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>475</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>477</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>120</v>
       </c>
       <c r="F45" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>478</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>99</v>
       </c>
       <c r="F46" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>480</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>107</v>
       </c>
       <c r="F47" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>481</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>120</v>
       </c>
       <c r="F48" t="s">
         <v>470</v>
       </c>
     </row>
@@ -8080,51 +8080,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>485</v>
       </c>
       <c r="D52">
         <v>33</v>
       </c>
       <c r="E52" t="s">
         <v>51</v>
       </c>
       <c r="F52" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>486</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>111</v>
       </c>
       <c r="F53" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>487</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>84</v>
       </c>
       <c r="F54" t="s">
         <v>384</v>
       </c>
     </row>
@@ -8165,51 +8165,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>491</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>107</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>492</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>135</v>
       </c>
       <c r="F58" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>494</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
         <v>495</v>
       </c>
     </row>
@@ -8544,99 +8544,99 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>515</v>
       </c>
       <c r="D16">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>516</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>263</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>517</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>519</v>
       </c>
       <c r="D19">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>520</v>
       </c>
       <c r="D20">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>70</v>
       </c>
       <c r="F20" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>521</v>
       </c>
       <c r="D21">
         <v>41</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>38</v>
       </c>
     </row>
@@ -8776,68 +8776,68 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>533</v>
       </c>
       <c r="D30">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>70</v>
       </c>
       <c r="F30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>534</v>
       </c>
       <c r="D31">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>536</v>
       </c>
       <c r="D32">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E32" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>537</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
       <c r="F33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -9427,51 +9427,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>593</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>65</v>
       </c>
       <c r="F69" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>594</v>
       </c>
       <c r="D70">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>221</v>
       </c>
       <c r="F70" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>596</v>
       </c>
       <c r="D71">
         <v>39</v>
       </c>
       <c r="E71" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
@@ -9605,51 +9605,51 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>607</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>107</v>
       </c>
       <c r="F80" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>608</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>366</v>
       </c>
       <c r="F81" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>610</v>
       </c>
       <c r="D82">
         <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>366</v>
       </c>
       <c r="F82" t="s">
         <v>575</v>
       </c>
     </row>
@@ -10041,68 +10041,68 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>633</v>
       </c>
       <c r="D19">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>634</v>
       </c>
       <c r="D20">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>635</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>81</v>
       </c>
       <c r="F21" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>637</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>617</v>
       </c>
     </row>
@@ -10177,51 +10177,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>644</v>
       </c>
       <c r="D27">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>645</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>646</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>212</v>
       </c>
     </row>
@@ -10245,51 +10245,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>649</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>651</v>
       </c>
       <c r="D32">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>652</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>230</v>
       </c>
     </row>
@@ -10539,51 +10539,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>674</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>675</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>676</v>
       </c>
       <c r="D51">
         <v>36</v>
       </c>
       <c r="E51" t="s">
         <v>84</v>
       </c>
       <c r="F51" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -10635,51 +10635,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>680</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>78</v>
       </c>
       <c r="F55" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>681</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>682</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>