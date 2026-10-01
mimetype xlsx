--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2679,51 +2679,51 @@
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3194,51 +3194,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>79</v>
       </c>
       <c r="F36" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>82</v>
       </c>
       <c r="F37" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>26</v>
       </c>
       <c r="F38" t="s">
         <v>85</v>
       </c>
     </row>
@@ -4458,51 +4458,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>158</v>
       </c>
       <c r="D2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>159</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -4588,51 +4588,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>169</v>
       </c>
       <c r="D9">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>171</v>
       </c>
       <c r="D10">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>172</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>79</v>
       </c>
       <c r="F11" t="s">
         <v>173</v>
       </c>
     </row>
@@ -4987,51 +4987,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>207</v>
       </c>
       <c r="D33">
         <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
       <c r="F33" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>209</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>72</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>210</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>26</v>
       </c>
       <c r="F35" t="s">
         <v>211</v>
       </c>
     </row>
@@ -5106,51 +5106,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>220</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>213</v>
       </c>
       <c r="F40" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>222</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>140</v>
       </c>
       <c r="F42" t="s">
         <v>141</v>
       </c>
     </row>
@@ -5287,51 +5287,51 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>235</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>134</v>
       </c>
       <c r="F51" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>236</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>237</v>
       </c>
       <c r="F52" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>238</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>239</v>
       </c>
     </row>
@@ -5386,51 +5386,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>243</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>213</v>
       </c>
       <c r="F57" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>245</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>134</v>
       </c>
       <c r="F58" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>246</v>
       </c>
       <c r="D59">
         <v>36</v>
       </c>
       <c r="E59" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -5451,51 +5451,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>249</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>250</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>251</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>99</v>
       </c>
       <c r="F63" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
@@ -5714,51 +5714,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>267</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>79</v>
       </c>
       <c r="F8" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>268</v>
       </c>
       <c r="D9">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>270</v>
       </c>
       <c r="D10">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>271</v>
       </c>
       <c r="F10" t="s">
         <v>272</v>
       </c>
     </row>
@@ -5949,82 +5949,82 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>295</v>
       </c>
       <c r="D22">
         <v>36</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>296</v>
       </c>
       <c r="D23">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>297</v>
       </c>
       <c r="D24">
         <v>40</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>298</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>79</v>
       </c>
       <c r="F25" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>299</v>
       </c>
       <c r="D26">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>300</v>
       </c>
     </row>
@@ -6048,51 +6048,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>302</v>
       </c>
       <c r="D28">
         <v>38</v>
       </c>
       <c r="E28" t="s">
         <v>303</v>
       </c>
       <c r="F28" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>305</v>
       </c>
       <c r="D29">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>307</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>292</v>
       </c>
       <c r="F30" t="s">
         <v>308</v>
       </c>
     </row>
@@ -6167,51 +6167,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>315</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>317</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>318</v>
       </c>
       <c r="D37">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
       <c r="F37" t="s">
         <v>319</v>
       </c>
     </row>
@@ -6235,51 +6235,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>322</v>
       </c>
       <c r="D39">
         <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>323</v>
       </c>
       <c r="D40">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>325</v>
       </c>
       <c r="D41">
         <v>33</v>
       </c>
       <c r="E41" t="s">
         <v>106</v>
       </c>
       <c r="F41" t="s">
         <v>326</v>
       </c>
     </row>
@@ -6388,238 +6388,238 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>336</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="F48" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>338</v>
       </c>
       <c r="D49">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E49" t="s">
         <v>134</v>
       </c>
       <c r="F49" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>340</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
       <c r="F50" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>342</v>
       </c>
       <c r="D51">
         <v>35</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>344</v>
       </c>
       <c r="D52">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E52" t="s">
         <v>26</v>
       </c>
       <c r="F52" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>346</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>303</v>
       </c>
       <c r="F53" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>348</v>
       </c>
       <c r="D54">
         <v>33</v>
       </c>
       <c r="E54" t="s">
         <v>99</v>
       </c>
       <c r="F54" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>350</v>
       </c>
       <c r="D55">
         <v>37</v>
       </c>
       <c r="E55" t="s">
         <v>26</v>
       </c>
       <c r="F55" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>352</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>354</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>34</v>
       </c>
       <c r="F57" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>355</v>
       </c>
       <c r="D58">
         <v>42</v>
       </c>
       <c r="E58" t="s">
         <v>79</v>
       </c>
       <c r="F58" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>356</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>357</v>
       </c>
       <c r="F59" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>359</v>
       </c>
       <c r="D60">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E60" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>361</v>
       </c>
       <c r="D61">
         <v>34</v>
       </c>
       <c r="E61" t="s">
         <v>237</v>
       </c>
       <c r="F61" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
@@ -6733,51 +6733,51 @@
         <v>371</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>372</v>
       </c>
       <c r="D69">
         <v>34</v>
       </c>
       <c r="E69" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>373</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>375</v>
       </c>
       <c r="D71">
         <v>42</v>
       </c>
       <c r="E71" t="s">
         <v>106</v>
       </c>
       <c r="F71" t="s">
         <v>312</v>
       </c>
     </row>
@@ -6812,51 +6812,51 @@
         <v>259</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>378</v>
       </c>
       <c r="D74">
         <v>40</v>
       </c>
       <c r="E74" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>379</v>
       </c>
       <c r="D75">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E75" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>380</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>46</v>
       </c>
       <c r="F76" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
@@ -6877,51 +6877,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>384</v>
       </c>
       <c r="D78">
         <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>271</v>
       </c>
       <c r="F78" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>386</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>357</v>
       </c>
       <c r="F79" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>388</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>31</v>
       </c>
       <c r="F80" t="s">
         <v>333</v>
       </c>
     </row>
@@ -6945,51 +6945,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>391</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>213</v>
       </c>
       <c r="F82" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>393</v>
       </c>
       <c r="D83">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>394</v>
       </c>
       <c r="D84">
         <v>45</v>
       </c>
       <c r="E84" t="s">
         <v>357</v>
       </c>
       <c r="F84" t="s">
         <v>358</v>
       </c>
     </row>
@@ -7013,51 +7013,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>397</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>99</v>
       </c>
       <c r="F86" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>399</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>360</v>
       </c>
       <c r="F87" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>401</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>276</v>
       </c>
       <c r="F88" t="s">
         <v>402</v>
       </c>
     </row>
@@ -7160,51 +7160,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>411</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>357</v>
       </c>
       <c r="F95" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>412</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>96</v>
       </c>
       <c r="F96" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>413</v>
       </c>
       <c r="D97">
         <v>58</v>
       </c>
       <c r="E97" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
@@ -7638,96 +7638,96 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>445</v>
       </c>
       <c r="D24">
         <v>38</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>446</v>
       </c>
       <c r="D25">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>447</v>
       </c>
       <c r="D26">
         <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>448</v>
       </c>
       <c r="D27">
         <v>41</v>
       </c>
       <c r="E27" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>449</v>
       </c>
       <c r="D28">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>451</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>77</v>
       </c>
     </row>
@@ -7799,51 +7799,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>458</v>
       </c>
       <c r="D34">
         <v>41</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>459</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>461</v>
       </c>
       <c r="D36">
         <v>44</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
         <v>462</v>
       </c>
     </row>
@@ -7898,51 +7898,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>467</v>
       </c>
       <c r="D40">
         <v>36</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>468</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>470</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -8076,136 +8076,136 @@
         <v>481</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>482</v>
       </c>
       <c r="D51">
         <v>43</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>483</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>134</v>
       </c>
       <c r="F52" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>484</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>486</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>213</v>
       </c>
       <c r="F54" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>488</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
       <c r="F55" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>489</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>292</v>
       </c>
       <c r="F56" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>491</v>
       </c>
       <c r="D57">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>492</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>103</v>
       </c>
       <c r="F58" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
@@ -8526,51 +8526,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>520</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>521</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>271</v>
       </c>
       <c r="F79" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>522</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>96</v>
       </c>
       <c r="F80" t="s">
         <v>476</v>
       </c>
     </row>
@@ -8628,51 +8628,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>528</v>
       </c>
       <c r="D84">
         <v>34</v>
       </c>
       <c r="E84" t="s">
         <v>292</v>
       </c>
       <c r="F84" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>529</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>360</v>
       </c>
       <c r="F85" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>530</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>144</v>
       </c>
       <c r="F86" t="s">
         <v>185</v>
       </c>
     </row>
@@ -8869,51 +8869,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>542</v>
       </c>
       <c r="D7">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>543</v>
       </c>
       <c r="D8">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>544</v>
       </c>
       <c r="D9">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>79</v>
       </c>
       <c r="F9" t="s">
         <v>162</v>
       </c>
     </row>
@@ -8951,51 +8951,51 @@
         <v>204</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>547</v>
       </c>
       <c r="D12">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>548</v>
       </c>
       <c r="D13">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>549</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>550</v>
       </c>
     </row>
@@ -9282,51 +9282,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>571</v>
       </c>
       <c r="D32">
         <v>37</v>
       </c>
       <c r="E32" t="s">
         <v>72</v>
       </c>
       <c r="F32" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>572</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>134</v>
       </c>
       <c r="F33" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>573</v>
       </c>
       <c r="D34">
         <v>38</v>
       </c>
       <c r="E34" t="s">
         <v>134</v>
       </c>
       <c r="F34" t="s">
         <v>155</v>
       </c>
     </row>
@@ -9873,51 +9873,51 @@
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>615</v>
       </c>
       <c r="D4">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>616</v>
       </c>
       <c r="D5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>617</v>
       </c>
       <c r="D6">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
@@ -10292,68 +10292,68 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>646</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>26</v>
       </c>
       <c r="F29" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>647</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>31</v>
       </c>
       <c r="F30" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>649</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>134</v>
       </c>
       <c r="F31" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>650</v>
       </c>
       <c r="D32">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
@@ -10490,51 +10490,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>662</v>
       </c>
       <c r="D41">
         <v>33</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>663</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>134</v>
       </c>
       <c r="F42" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>664</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>665</v>
       </c>
     </row>
@@ -10762,51 +10762,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>685</v>
       </c>
       <c r="D57">
         <v>49</v>
       </c>
       <c r="E57" t="s">
         <v>271</v>
       </c>
       <c r="F57" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>687</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>96</v>
       </c>
       <c r="F58" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>688</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>