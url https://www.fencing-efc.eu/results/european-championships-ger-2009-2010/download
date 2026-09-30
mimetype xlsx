--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -2302,51 +2302,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2516,51 +2516,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>39</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2584,51 +2584,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>37</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>42</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -2700,51 +2700,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>40</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>41</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2934,51 +2934,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>42</v>
       </c>
       <c r="E44" t="s">
         <v>78</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E45" t="s">
         <v>81</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>40</v>
       </c>
       <c r="E46" t="s">
         <v>84</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
     </row>
@@ -3013,82 +3013,82 @@
         <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E51" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E52" t="s">
         <v>90</v>
       </c>
       <c r="F52" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
         <v>37</v>
       </c>
       <c r="E53" t="s">
         <v>78</v>
       </c>
       <c r="F53" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3154,51 +3154,51 @@
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>67</v>
       </c>
       <c r="E58" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E59" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>42</v>
       </c>
       <c r="E60" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
@@ -3777,85 +3777,85 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>142</v>
       </c>
       <c r="D22">
         <v>44</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>144</v>
       </c>
       <c r="D23">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E23" t="s">
         <v>145</v>
       </c>
       <c r="F23" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>147</v>
       </c>
       <c r="D24">
         <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>149</v>
       </c>
       <c r="D25">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>150</v>
       </c>
       <c r="D26">
         <v>42</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3893,51 +3893,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>154</v>
       </c>
       <c r="D29">
         <v>39</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>155</v>
       </c>
       <c r="D30">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>157</v>
       </c>
       <c r="D31">
         <v>42</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
@@ -4299,68 +4299,68 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>185</v>
       </c>
       <c r="D12">
         <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>186</v>
       </c>
       <c r="D13">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>145</v>
       </c>
       <c r="F13" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>188</v>
       </c>
       <c r="D14">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>189</v>
       </c>
       <c r="D15">
         <v>40</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -4598,99 +4598,99 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>211</v>
       </c>
       <c r="D31">
         <v>44</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>213</v>
       </c>
       <c r="D32">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
         <v>214</v>
       </c>
       <c r="F32" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>216</v>
       </c>
       <c r="D33">
         <v>45</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>218</v>
       </c>
       <c r="D34">
         <v>42</v>
       </c>
       <c r="E34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>219</v>
       </c>
       <c r="D35">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>220</v>
       </c>
       <c r="D36">
         <v>43</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>221</v>
@@ -4773,51 +4773,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>228</v>
       </c>
       <c r="D42">
         <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>230</v>
       </c>
       <c r="D43">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E43" t="s">
         <v>145</v>
       </c>
       <c r="F43" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>231</v>
       </c>
       <c r="D44">
         <v>38</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4937,51 +4937,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>244</v>
       </c>
       <c r="D52">
         <v>35</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>246</v>
       </c>
       <c r="D53">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E53" t="s">
         <v>208</v>
       </c>
       <c r="F53" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>248</v>
       </c>
       <c r="D54">
         <v>39</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>249</v>
       </c>
     </row>
@@ -5033,51 +5033,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>254</v>
       </c>
       <c r="D58">
         <v>38</v>
       </c>
       <c r="E58" t="s">
         <v>236</v>
       </c>
       <c r="F58" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>255</v>
       </c>
       <c r="D59">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
         <v>103</v>
       </c>
       <c r="F59" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>256</v>
       </c>
       <c r="D60">
         <v>41</v>
       </c>
       <c r="E60" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
@@ -5143,130 +5143,130 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>262</v>
       </c>
       <c r="D65">
         <v>40</v>
       </c>
       <c r="E65" t="s">
         <v>98</v>
       </c>
       <c r="F65" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>263</v>
       </c>
       <c r="D66">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E66" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>265</v>
       </c>
       <c r="D67">
         <v>40</v>
       </c>
       <c r="E67" t="s">
         <v>78</v>
       </c>
       <c r="F67" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>266</v>
       </c>
       <c r="D68">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E68" t="s">
         <v>236</v>
       </c>
       <c r="F68" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69">
         <v>38</v>
       </c>
       <c r="E69" t="s">
         <v>32</v>
       </c>
       <c r="F69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>269</v>
       </c>
       <c r="D70">
         <v>34</v>
       </c>
       <c r="E70" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>270</v>
       </c>
       <c r="D71">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E71" t="s">
         <v>208</v>
       </c>
       <c r="F71" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>272</v>
       </c>
       <c r="D72">
         <v>36</v>
       </c>
       <c r="E72" t="s">
         <v>208</v>
       </c>
       <c r="F72" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5440,65 +5440,65 @@
         <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>285</v>
       </c>
       <c r="D6">
         <v>55</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>286</v>
       </c>
       <c r="D7">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>288</v>
       </c>
       <c r="D8">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>289</v>
       </c>
       <c r="D9">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -5558,51 +5558,51 @@
         <v>287</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>294</v>
       </c>
       <c r="D14">
         <v>45</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>295</v>
       </c>
       <c r="D15">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>296</v>
       </c>
       <c r="D16">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -5634,51 +5634,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>300</v>
       </c>
       <c r="D19">
         <v>46</v>
       </c>
       <c r="E19" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>302</v>
       </c>
       <c r="D20">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>303</v>
       </c>
       <c r="D21">
         <v>37</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>64</v>
       </c>
     </row>
@@ -6060,51 +6060,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>337</v>
       </c>
       <c r="D46">
         <v>42</v>
       </c>
       <c r="E46" t="s">
         <v>98</v>
       </c>
       <c r="F46" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>339</v>
       </c>
       <c r="D47">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>340</v>
       </c>
       <c r="D48">
         <v>38</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -6156,51 +6156,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>345</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>78</v>
       </c>
       <c r="F52" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>347</v>
       </c>
       <c r="D53">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E53" t="s">
         <v>348</v>
       </c>
       <c r="F53" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>350</v>
       </c>
       <c r="D54">
         <v>43</v>
       </c>
       <c r="E54" t="s">
         <v>351</v>
       </c>
       <c r="F54" t="s">
         <v>352</v>
       </c>
     </row>
@@ -6388,51 +6388,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>373</v>
       </c>
       <c r="D66">
         <v>41</v>
       </c>
       <c r="E66" t="s">
         <v>366</v>
       </c>
       <c r="F66" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>375</v>
       </c>
       <c r="D67">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E67" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>376</v>
       </c>
       <c r="D68">
         <v>35</v>
       </c>
       <c r="E68" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>377</v>
@@ -6498,51 +6498,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>382</v>
       </c>
       <c r="D73">
         <v>56</v>
       </c>
       <c r="E73" t="s">
         <v>383</v>
       </c>
       <c r="F73" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>385</v>
       </c>
       <c r="D74">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E74" t="s">
         <v>208</v>
       </c>
       <c r="F74" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>386</v>
       </c>
       <c r="D75">
         <v>37</v>
       </c>
       <c r="E75" t="s">
         <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6645,51 +6645,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>391</v>
       </c>
       <c r="D5">
         <v>46</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>392</v>
       </c>
       <c r="D6">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>393</v>
       </c>
       <c r="D7">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>394</v>
@@ -6735,51 +6735,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>397</v>
       </c>
       <c r="D11">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>398</v>
       </c>
       <c r="D12">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>399</v>
       </c>
       <c r="D13">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>400</v>
@@ -6994,51 +6994,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>418</v>
       </c>
       <c r="D28">
         <v>44</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>419</v>
       </c>
       <c r="D29">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>421</v>
       </c>
       <c r="D30">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -7118,51 +7118,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>427</v>
       </c>
       <c r="D36">
         <v>48</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
       <c r="F36" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>429</v>
       </c>
       <c r="D37">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>430</v>
       </c>
       <c r="D38">
         <v>39</v>
       </c>
       <c r="E38" t="s">
         <v>145</v>
       </c>
       <c r="F38" t="s">
         <v>146</v>
       </c>
     </row>
@@ -7525,51 +7525,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>453</v>
       </c>
       <c r="D4">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>454</v>
       </c>
       <c r="D5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>456</v>
       </c>
       <c r="D6">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
@@ -7663,51 +7663,51 @@
         <v>465</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>466</v>
       </c>
       <c r="D13">
         <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>467</v>
       </c>
       <c r="D14">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
         <v>287</v>
       </c>
       <c r="F14" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>469</v>
       </c>
       <c r="D15">
         <v>48</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -8715,51 +8715,51 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>243</v>
       </c>
       <c r="D80">
         <v>33</v>
       </c>
       <c r="E80" t="s">
         <v>195</v>
       </c>
       <c r="F80" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>548</v>
       </c>
       <c r="D81">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E81" t="s">
         <v>140</v>
       </c>
       <c r="F81" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>550</v>
       </c>
       <c r="D82">
         <v>38</v>
       </c>
       <c r="E82" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
@@ -8862,51 +8862,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>563</v>
       </c>
       <c r="D89">
         <v>36</v>
       </c>
       <c r="E89" t="s">
         <v>366</v>
       </c>
       <c r="F89" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>564</v>
       </c>
       <c r="D90">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>566</v>
       </c>
       <c r="D91">
         <v>38</v>
       </c>
       <c r="E91" t="s">
         <v>320</v>
       </c>
       <c r="F91" t="s">
         <v>369</v>
       </c>
     </row>
@@ -8930,51 +8930,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>569</v>
       </c>
       <c r="D93">
         <v>50</v>
       </c>
       <c r="E93" t="s">
         <v>355</v>
       </c>
       <c r="F93" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>571</v>
       </c>
       <c r="D94">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E94" t="s">
         <v>348</v>
       </c>
       <c r="F94" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>572</v>
       </c>
       <c r="D95">
         <v>40</v>
       </c>
       <c r="E95" t="s">
         <v>98</v>
       </c>
       <c r="F95" t="s">
         <v>168</v>
       </c>
     </row>
@@ -9105,51 +9105,51 @@
         <v>581</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>582</v>
       </c>
       <c r="D104">
         <v>62</v>
       </c>
       <c r="E104" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>270</v>
       </c>
       <c r="D105">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E105" t="s">
         <v>208</v>
       </c>
       <c r="F105" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>583</v>
       </c>
       <c r="D106">
         <v>39</v>
       </c>
       <c r="E106" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
@@ -9269,51 +9269,51 @@
         <v>196</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>592</v>
       </c>
       <c r="D114">
         <v>51</v>
       </c>
       <c r="E114" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>593</v>
       </c>
       <c r="D115">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E115" t="s">
         <v>383</v>
       </c>
       <c r="F115" t="s">
         <v>594</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>