--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2443,51 +2443,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2508,51 +2508,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -2895,51 +2895,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>41</v>
       </c>
       <c r="E34" t="s">
         <v>35</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3099,51 +3099,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>94</v>
       </c>
       <c r="D44">
         <v>36</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
@@ -3419,51 +3419,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>134</v>
       </c>
       <c r="D63">
         <v>35</v>
       </c>
       <c r="E63" t="s">
         <v>135</v>
       </c>
       <c r="F63" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>137</v>
       </c>
       <c r="D64">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
       <c r="F64" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>139</v>
       </c>
       <c r="D65">
         <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>57</v>
       </c>
       <c r="F65" t="s">
         <v>138</v>
       </c>
     </row>
@@ -3546,51 +3546,51 @@
         <v>147</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>148</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>149</v>
       </c>
       <c r="D72">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E72" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>150</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>151</v>
       </c>
       <c r="F73" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -3608,51 +3608,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>154</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>86</v>
       </c>
       <c r="F75" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>155</v>
       </c>
       <c r="D76">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E76" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4195,51 +4195,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>164</v>
       </c>
       <c r="D7">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>165</v>
       </c>
       <c r="D8">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>166</v>
       </c>
       <c r="D9">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>167</v>
       </c>
       <c r="F9" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
@@ -4277,133 +4277,133 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>172</v>
       </c>
       <c r="D12">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>174</v>
       </c>
       <c r="D13">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>176</v>
       </c>
       <c r="D14">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="F14" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>178</v>
       </c>
       <c r="D15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>179</v>
       </c>
       <c r="D16">
         <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>180</v>
       </c>
       <c r="D17">
         <v>42</v>
       </c>
       <c r="E17" t="s">
         <v>121</v>
       </c>
       <c r="F17" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>182</v>
       </c>
       <c r="D18">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>183</v>
       </c>
       <c r="D19">
         <v>38</v>
       </c>
       <c r="E19" t="s">
         <v>167</v>
       </c>
       <c r="F19" t="s">
         <v>168</v>
       </c>
     </row>
@@ -4792,51 +4792,51 @@
         <v>217</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>221</v>
       </c>
       <c r="D43">
         <v>46</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>222</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>223</v>
       </c>
       <c r="D45">
         <v>40</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>224</v>
       </c>
     </row>
@@ -4894,51 +4894,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>232</v>
       </c>
       <c r="D49">
         <v>35</v>
       </c>
       <c r="E49" t="s">
         <v>79</v>
       </c>
       <c r="F49" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>233</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>234</v>
       </c>
       <c r="D51">
         <v>33</v>
       </c>
       <c r="E51" t="s">
         <v>76</v>
       </c>
       <c r="F51" t="s">
         <v>109</v>
       </c>
     </row>
@@ -5233,65 +5233,65 @@
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>258</v>
       </c>
       <c r="D70">
         <v>40</v>
       </c>
       <c r="E70" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>260</v>
       </c>
       <c r="D71">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E71" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>261</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>86</v>
       </c>
       <c r="F72" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>262</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>61</v>
       </c>
       <c r="F73" t="s">
         <v>263</v>
       </c>
     </row>
@@ -5363,68 +5363,68 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>269</v>
       </c>
       <c r="D78">
         <v>37</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>271</v>
       </c>
       <c r="D79">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E79" t="s">
         <v>61</v>
       </c>
       <c r="F79" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>272</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>167</v>
       </c>
       <c r="F80" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>274</v>
       </c>
       <c r="D81">
         <v>34</v>
       </c>
       <c r="E81" t="s">
         <v>247</v>
       </c>
       <c r="F81" t="s">
         <v>275</v>
       </c>
     </row>
@@ -5496,51 +5496,51 @@
         <v>106</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>282</v>
       </c>
       <c r="D86">
         <v>40</v>
       </c>
       <c r="E86" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>283</v>
       </c>
       <c r="D87">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E87" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>284</v>
       </c>
       <c r="D88">
         <v>34</v>
       </c>
       <c r="E88" t="s">
         <v>285</v>
       </c>
       <c r="F88" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
@@ -5575,51 +5575,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>290</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>216</v>
       </c>
       <c r="F91" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>291</v>
       </c>
       <c r="D92">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>157</v>
       </c>
       <c r="F92" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>292</v>
       </c>
       <c r="D93">
         <v>35</v>
       </c>
       <c r="E93" t="s">
         <v>226</v>
       </c>
       <c r="F93" t="s">
         <v>293</v>
       </c>
     </row>
@@ -5657,51 +5657,51 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>297</v>
       </c>
       <c r="D96">
         <v>40</v>
       </c>
       <c r="E96" t="s">
         <v>151</v>
       </c>
       <c r="F96" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="C97" t="s">
         <v>299</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>300</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>151</v>
       </c>
       <c r="F98" t="s">
         <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -5790,51 +5790,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>303</v>
       </c>
       <c r="D4">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>304</v>
       </c>
       <c r="D5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>305</v>
       </c>
       <c r="D6">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>306</v>
       </c>
     </row>
@@ -6161,51 +6161,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>335</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>336</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>337</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
       <c r="F28" t="s">
         <v>72</v>
       </c>
     </row>
@@ -6277,51 +6277,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>344</v>
       </c>
       <c r="D33">
         <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>167</v>
       </c>
       <c r="F33" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>345</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>346</v>
       </c>
       <c r="F34" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>348</v>
       </c>
       <c r="D35">
         <v>43</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>309</v>
       </c>
     </row>
@@ -6345,85 +6345,85 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>351</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
       <c r="F37" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>353</v>
       </c>
       <c r="D38">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>354</v>
       </c>
       <c r="F38" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>356</v>
       </c>
       <c r="D39">
         <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>57</v>
       </c>
       <c r="F39" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>358</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>359</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>211</v>
       </c>
       <c r="F41" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
@@ -6775,51 +6775,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>386</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>216</v>
       </c>
       <c r="F17" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>388</v>
       </c>
       <c r="D18">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>389</v>
       </c>
       <c r="D19">
         <v>35</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -7188,51 +7188,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>422</v>
       </c>
       <c r="D42">
         <v>35</v>
       </c>
       <c r="E42" t="s">
         <v>333</v>
       </c>
       <c r="F42" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>423</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>398</v>
       </c>
       <c r="F43" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>424</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>226</v>
       </c>
       <c r="F44" t="s">
         <v>425</v>
       </c>
     </row>
@@ -7290,51 +7290,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>430</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>346</v>
       </c>
       <c r="F48" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>432</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>211</v>
       </c>
       <c r="F49" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>433</v>
       </c>
       <c r="D50">
         <v>34</v>
       </c>
       <c r="E50" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
@@ -7685,51 +7685,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>461</v>
       </c>
       <c r="D73">
         <v>33</v>
       </c>
       <c r="E73" t="s">
         <v>26</v>
       </c>
       <c r="F73" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>463</v>
       </c>
       <c r="D74">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>464</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>465</v>
@@ -7835,51 +7835,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>469</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>470</v>
       </c>
       <c r="D3">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>471</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>472</v>
       </c>
     </row>
@@ -7968,51 +7968,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>480</v>
       </c>
       <c r="D10">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>481</v>
       </c>
       <c r="D11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>482</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -8166,51 +8166,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>498</v>
       </c>
       <c r="D22">
         <v>37</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>499</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>500</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>478</v>
       </c>
     </row>
@@ -8983,51 +8983,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>557</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>559</v>
       </c>
       <c r="D15">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>560</v>
       </c>
       <c r="D16">
         <v>40</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -9065,119 +9065,119 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>563</v>
       </c>
       <c r="D19">
         <v>38</v>
       </c>
       <c r="E19" t="s">
         <v>61</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>564</v>
       </c>
       <c r="D20">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>565</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>566</v>
       </c>
       <c r="D22">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>211</v>
       </c>
       <c r="F22" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>568</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>187</v>
       </c>
       <c r="F23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="C24" t="s">
         <v>569</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>570</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>69</v>
       </c>
     </row>
@@ -9509,51 +9509,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>597</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>599</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>601</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>529</v>
       </c>
     </row>
@@ -9577,51 +9577,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>603</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>105</v>
       </c>
       <c r="F50" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>604</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>606</v>
       </c>
       <c r="D52">
         <v>33</v>
       </c>
       <c r="E52" t="s">
         <v>61</v>
       </c>
       <c r="F52" t="s">
         <v>72</v>
       </c>
     </row>