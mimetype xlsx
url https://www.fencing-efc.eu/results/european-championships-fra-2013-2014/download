--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2239,116 +2239,116 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -2400,65 +2400,65 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -2493,51 +2493,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2883,85 +2883,85 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
         <v>47</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E42" t="s">
         <v>82</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>35</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E44" t="s">
         <v>86</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>35</v>
       </c>
       <c r="E45" t="s">
         <v>82</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3064,65 +3064,65 @@
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
         <v>37</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="D53">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>36</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
@@ -4019,51 +4019,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>153</v>
       </c>
       <c r="D11">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>82</v>
       </c>
       <c r="F11" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>154</v>
       </c>
       <c r="D12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>156</v>
       </c>
       <c r="D13">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -4143,51 +4143,51 @@
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>164</v>
       </c>
       <c r="D19">
         <v>42</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>165</v>
       </c>
       <c r="D20">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>167</v>
       </c>
       <c r="D21">
         <v>49</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>141</v>
       </c>
     </row>
@@ -4242,51 +4242,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>172</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>173</v>
       </c>
       <c r="F25" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>175</v>
       </c>
       <c r="D26">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E26" t="s">
         <v>41</v>
       </c>
       <c r="F26" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>177</v>
       </c>
       <c r="D27">
         <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
       <c r="F27" t="s">
         <v>72</v>
       </c>
     </row>
@@ -4669,51 +4669,51 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>215</v>
       </c>
       <c r="D51">
         <v>35</v>
       </c>
       <c r="E51" t="s">
         <v>82</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>216</v>
       </c>
       <c r="D52">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E52" t="s">
         <v>217</v>
       </c>
       <c r="F52" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>219</v>
       </c>
       <c r="D53">
         <v>42</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -4768,51 +4768,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>225</v>
       </c>
       <c r="D57">
         <v>43</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
       <c r="F57" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>227</v>
       </c>
       <c r="D58">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E58" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59">
         <v>44</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -4861,51 +4861,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>233</v>
       </c>
       <c r="D63">
         <v>44</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>234</v>
       </c>
       <c r="D64">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E64" t="s">
         <v>71</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>235</v>
       </c>
       <c r="D65">
         <v>46</v>
       </c>
       <c r="E65" t="s">
         <v>28</v>
       </c>
       <c r="F65" t="s">
         <v>58</v>
       </c>
     </row>
@@ -4994,82 +4994,82 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>243</v>
       </c>
       <c r="D71">
         <v>38</v>
       </c>
       <c r="E71" t="s">
         <v>244</v>
       </c>
       <c r="F71" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>246</v>
       </c>
       <c r="D72">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E72" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>247</v>
       </c>
       <c r="D73">
         <v>33</v>
       </c>
       <c r="E73" t="s">
         <v>248</v>
       </c>
       <c r="F73" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>250</v>
       </c>
       <c r="D74">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E74" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>251</v>
       </c>
       <c r="D75">
         <v>34</v>
       </c>
       <c r="E75" t="s">
         <v>67</v>
       </c>
       <c r="F75" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -5435,51 +5435,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>278</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>71</v>
       </c>
       <c r="F6" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>280</v>
       </c>
       <c r="D7">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>281</v>
       </c>
       <c r="D8">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -5576,130 +5576,130 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>291</v>
       </c>
       <c r="D15">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>293</v>
       </c>
       <c r="D16">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>295</v>
       </c>
       <c r="D17">
         <v>39</v>
       </c>
       <c r="E17" t="s">
         <v>128</v>
       </c>
       <c r="F17" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>296</v>
       </c>
       <c r="D18">
         <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>297</v>
       </c>
       <c r="D19">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>299</v>
       </c>
       <c r="D20">
         <v>39</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>300</v>
       </c>
       <c r="D21">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>301</v>
       </c>
       <c r="D22">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>173</v>
       </c>
       <c r="F22" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
@@ -5844,68 +5844,68 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>315</v>
       </c>
       <c r="D32">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>317</v>
       </c>
       <c r="D33">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>217</v>
       </c>
       <c r="F33" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>319</v>
       </c>
       <c r="D34">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>320</v>
       </c>
       <c r="D35">
         <v>37</v>
       </c>
       <c r="E35" t="s">
         <v>128</v>
       </c>
       <c r="F35" t="s">
         <v>129</v>
       </c>
     </row>
@@ -6133,68 +6133,68 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>344</v>
       </c>
       <c r="D49">
         <v>40</v>
       </c>
       <c r="E49" t="s">
         <v>217</v>
       </c>
       <c r="F49" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>346</v>
       </c>
       <c r="D50">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>348</v>
       </c>
       <c r="D51">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>217</v>
       </c>
       <c r="F51" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>350</v>
       </c>
       <c r="D52">
         <v>36</v>
       </c>
       <c r="E52" t="s">
         <v>217</v>
       </c>
       <c r="F52" t="s">
         <v>318</v>
       </c>
     </row>
@@ -6551,51 +6551,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>381</v>
       </c>
       <c r="D75">
         <v>33</v>
       </c>
       <c r="E75" t="s">
         <v>86</v>
       </c>
       <c r="F75" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>383</v>
       </c>
       <c r="D76">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E76" t="s">
         <v>123</v>
       </c>
       <c r="F76" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>384</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6639,79 +6639,79 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>385</v>
       </c>
       <c r="D2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>386</v>
       </c>
       <c r="D3">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>387</v>
       </c>
       <c r="D4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>388</v>
       </c>
       <c r="D5">
         <v>40</v>
       </c>
       <c r="E5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -6842,51 +6842,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>399</v>
       </c>
       <c r="D14">
         <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>401</v>
       </c>
       <c r="D15">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>402</v>
       </c>
       <c r="D16">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -7040,82 +7040,82 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>413</v>
       </c>
       <c r="D26">
         <v>35</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>414</v>
       </c>
       <c r="D27">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>416</v>
       </c>
       <c r="D28">
         <v>36</v>
       </c>
       <c r="E28" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>417</v>
       </c>
       <c r="D29">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>418</v>
       </c>
       <c r="D30">
         <v>35</v>
       </c>
       <c r="E30" t="s">
         <v>173</v>
       </c>
       <c r="F30" t="s">
         <v>419</v>
       </c>
     </row>
@@ -7201,51 +7201,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>426</v>
       </c>
       <c r="D36">
         <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>110</v>
       </c>
       <c r="F36" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>428</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>248</v>
       </c>
       <c r="F37" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>430</v>
       </c>
       <c r="D38">
         <v>37</v>
       </c>
       <c r="E38" t="s">
         <v>173</v>
       </c>
       <c r="F38" t="s">
         <v>431</v>
       </c>
     </row>
@@ -7283,51 +7283,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>435</v>
       </c>
       <c r="D41">
         <v>45</v>
       </c>
       <c r="E41" t="s">
         <v>436</v>
       </c>
       <c r="F41" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>438</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>439</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>440</v>
       </c>
       <c r="F43" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
@@ -7577,51 +7577,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>457</v>
       </c>
       <c r="D13">
         <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>459</v>
       </c>
       <c r="D14">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>460</v>
       </c>
       <c r="D15">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>226</v>
       </c>
     </row>
@@ -7905,51 +7905,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>484</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>485</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>486</v>
       </c>
       <c r="D35">
         <v>36</v>
       </c>
       <c r="E35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -8267,51 +8267,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>507</v>
       </c>
       <c r="D12">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>508</v>
       </c>
       <c r="D13">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>509</v>
       </c>
       <c r="D14">
         <v>45</v>
       </c>
       <c r="E14" t="s">
         <v>173</v>
       </c>
       <c r="F14" t="s">
         <v>510</v>
       </c>
     </row>
@@ -8417,51 +8417,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>518</v>
       </c>
       <c r="D21">
         <v>38</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>520</v>
       </c>
       <c r="D22">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>521</v>
       </c>
       <c r="D23">
         <v>38</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8640,51 +8640,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>537</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>440</v>
       </c>
       <c r="F35" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>538</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>539</v>
       </c>
       <c r="D37">
         <v>42</v>
       </c>
       <c r="E37" t="s">
         <v>93</v>
       </c>
       <c r="F37" t="s">
         <v>203</v>
       </c>
     </row>
@@ -8866,51 +8866,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>553</v>
       </c>
       <c r="D49">
         <v>34</v>
       </c>
       <c r="E49" t="s">
         <v>248</v>
       </c>
       <c r="F49" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>554</v>
       </c>
       <c r="D50">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E50" t="s">
         <v>217</v>
       </c>
       <c r="F50" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>555</v>
       </c>
       <c r="D51">
         <v>34</v>
       </c>
       <c r="E51" t="s">
         <v>248</v>
       </c>
       <c r="F51" t="s">
         <v>248</v>
       </c>
     </row>
@@ -8982,51 +8982,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>560</v>
       </c>
       <c r="D56">
         <v>34</v>
       </c>
       <c r="E56" t="s">
         <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>561</v>
       </c>
       <c r="D57">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E57" t="s">
         <v>173</v>
       </c>
       <c r="F57" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>562</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>