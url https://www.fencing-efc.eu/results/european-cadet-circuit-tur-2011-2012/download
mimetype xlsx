--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -692,51 +692,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -772,71 +772,71 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
@@ -872,51 +872,51 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
@@ -1069,51 +1069,51 @@
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
@@ -1169,91 +1169,91 @@
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
@@ -1329,51 +1329,51 @@
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
@@ -1386,51 +1386,51 @@
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>61</v>
       </c>
     </row>
@@ -1471,85 +1471,85 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>