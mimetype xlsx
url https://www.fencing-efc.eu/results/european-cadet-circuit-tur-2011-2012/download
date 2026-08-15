--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -929,51 +929,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
@@ -1289,51 +1289,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
@@ -1454,51 +1454,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>55</v>
       </c>
     </row>