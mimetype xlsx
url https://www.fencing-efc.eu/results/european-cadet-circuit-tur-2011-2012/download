--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -672,51 +672,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -832,51 +832,51 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
@@ -989,91 +989,91 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
@@ -1109,51 +1109,51 @@
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
@@ -1249,51 +1249,51 @@
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
@@ -1349,51 +1349,51 @@
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">