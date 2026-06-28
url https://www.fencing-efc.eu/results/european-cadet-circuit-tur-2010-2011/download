--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -761,51 +761,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
@@ -841,51 +841,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
@@ -901,51 +901,51 @@
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1001,51 +1001,51 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
@@ -1141,51 +1141,51 @@
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1235,71 +1235,71 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1315,51 +1315,51 @@
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1423,51 +1423,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>67</v>
       </c>
     </row>