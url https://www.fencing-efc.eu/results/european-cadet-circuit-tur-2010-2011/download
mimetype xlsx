--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -981,51 +981,51 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
@@ -1335,51 +1335,51 @@
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1440,51 +1440,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
     </row>