--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -2018,111 +2018,111 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -2640,91 +2640,91 @@
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>82</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>87</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>38</v>
       </c>
       <c r="F44" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
@@ -3048,51 +3048,51 @@
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>58</v>
       </c>
       <c r="F62" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>118</v>
       </c>
       <c r="F64" t="s">
@@ -3436,88 +3436,88 @@
       </c>
       <c r="C82" t="s">
         <v>148</v>
       </c>
       <c r="D82">
         <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>45</v>
       </c>
       <c r="F82" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>150</v>
       </c>
       <c r="D83">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>151</v>
       </c>
       <c r="D84">
         <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>45</v>
       </c>
       <c r="F84" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>69</v>
       </c>
       <c r="F85" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>154</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -3573,51 +3573,51 @@
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>45</v>
       </c>
       <c r="F89" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>160</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>69</v>
       </c>
       <c r="F91" t="s">
         <v>70</v>
       </c>
     </row>
@@ -3727,51 +3727,51 @@
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>69</v>
       </c>
       <c r="F98" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
         <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>159</v>
       </c>
     </row>
@@ -3941,51 +3941,51 @@
       </c>
       <c r="C108" t="s">
         <v>188</v>
       </c>
       <c r="D108">
         <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>55</v>
       </c>
       <c r="F108" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>190</v>
       </c>
       <c r="D109">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>45</v>
       </c>
       <c r="F109" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>191</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>55</v>
       </c>
       <c r="F110" t="s">
@@ -4135,51 +4135,51 @@
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
         <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>87</v>
       </c>
       <c r="F118" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>38</v>
       </c>
       <c r="F119" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
         <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>51</v>
       </c>
     </row>
@@ -4401,51 +4401,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>226</v>
       </c>
       <c r="D134">
         <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>227</v>
       </c>
       <c r="D135">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>55</v>
       </c>
       <c r="F135" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>229</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>118</v>
       </c>
       <c r="F136" t="s">
         <v>230</v>
       </c>
     </row>
@@ -4500,51 +4500,51 @@
         <v>183</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E141" t="s">
         <v>69</v>
       </c>
       <c r="F141" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>236</v>
       </c>
       <c r="D142">
         <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>55</v>
       </c>
       <c r="F142" t="s">
         <v>189</v>
       </c>
     </row>
@@ -4585,51 +4585,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
         <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>118</v>
       </c>
       <c r="F145" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>118</v>
       </c>
       <c r="F146" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>118</v>
       </c>
       <c r="F147" t="s">
         <v>183</v>
       </c>
     </row>
@@ -4773,51 +4773,51 @@
       </c>
       <c r="C4" t="s">
         <v>249</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>251</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>252</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>87</v>
       </c>
       <c r="F6" t="s">
@@ -5113,51 +5113,51 @@
       </c>
       <c r="C21" t="s">
         <v>277</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>69</v>
       </c>
       <c r="F21" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>278</v>
       </c>
       <c r="D22">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>279</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -5173,71 +5173,71 @@
       </c>
       <c r="C24" t="s">
         <v>281</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>283</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>285</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>69</v>
       </c>
       <c r="F26" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>286</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
@@ -5393,51 +5393,51 @@
       </c>
       <c r="C35" t="s">
         <v>297</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>298</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>299</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>217</v>
       </c>
       <c r="F37" t="s">
@@ -5770,91 +5770,91 @@
       </c>
       <c r="C54" t="s">
         <v>326</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>69</v>
       </c>
       <c r="F54" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>328</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>55</v>
       </c>
       <c r="F55" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>329</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>330</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>168</v>
       </c>
       <c r="F57" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>331</v>
       </c>
       <c r="D58">
         <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
@@ -5907,51 +5907,51 @@
       </c>
       <c r="C61" t="s">
         <v>335</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>337</v>
       </c>
       <c r="D62">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>338</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
@@ -5984,71 +5984,71 @@
       </c>
       <c r="C65" t="s">
         <v>340</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>69</v>
       </c>
       <c r="F65" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>341</v>
       </c>
       <c r="D66">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>343</v>
       </c>
       <c r="D68">
         <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>159</v>
       </c>
     </row>
@@ -6101,128 +6101,128 @@
       </c>
       <c r="C71" t="s">
         <v>346</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>38</v>
       </c>
       <c r="F71" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>348</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>349</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>69</v>
       </c>
       <c r="F73" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>350</v>
       </c>
       <c r="D74">
         <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>351</v>
       </c>
       <c r="D75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>352</v>
       </c>
       <c r="D76">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>38</v>
       </c>
       <c r="F76" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>354</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
@@ -6432,51 +6432,51 @@
       </c>
       <c r="C88" t="s">
         <v>369</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>263</v>
       </c>
       <c r="F88" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>370</v>
       </c>
       <c r="D89">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>371</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>18</v>
       </c>
       <c r="F90" t="s">
         <v>136</v>
       </c>
     </row>
@@ -7100,51 +7100,51 @@
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>414</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>415</v>
       </c>
       <c r="D123">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>69</v>
       </c>
       <c r="F123" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>416</v>
       </c>
       <c r="D124">
         <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>55</v>
       </c>
       <c r="F124" t="s">
@@ -7251,85 +7251,85 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>424</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>425</v>
       </c>
       <c r="D131">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>426</v>
       </c>
       <c r="D132">
         <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>45</v>
       </c>
       <c r="F132" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>427</v>
       </c>
       <c r="D133">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>55</v>
       </c>
       <c r="F133" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>428</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>69</v>
       </c>
       <c r="F134" t="s">
         <v>266</v>
       </c>
     </row>
@@ -7421,82 +7421,82 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>436</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>45</v>
       </c>
       <c r="F140" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>437</v>
       </c>
       <c r="D141">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E141" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>438</v>
       </c>
       <c r="D142">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E142" t="s">
         <v>69</v>
       </c>
       <c r="F142" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>439</v>
       </c>
       <c r="D143">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>55</v>
       </c>
       <c r="F143" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>440</v>
       </c>
       <c r="D144">
         <v>31</v>
       </c>
       <c r="E144" t="s">
         <v>55</v>
       </c>
       <c r="F144" t="s">
         <v>441</v>
       </c>
     </row>
@@ -7568,51 +7568,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>447</v>
       </c>
       <c r="D149">
         <v>31</v>
       </c>
       <c r="E149" t="s">
         <v>146</v>
       </c>
       <c r="F149" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>448</v>
       </c>
       <c r="D150">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>69</v>
       </c>
       <c r="F150" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>449</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>45</v>
       </c>
       <c r="F151" t="s">
         <v>144</v>
       </c>
     </row>
@@ -7789,51 +7789,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>461</v>
       </c>
       <c r="D162">
         <v>32</v>
       </c>
       <c r="E162" t="s">
         <v>217</v>
       </c>
       <c r="F162" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>462</v>
       </c>
       <c r="D163">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E163" t="s">
         <v>45</v>
       </c>
       <c r="F163" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>463</v>
       </c>
       <c r="D164">
         <v>31</v>
       </c>
       <c r="E164" t="s">
         <v>18</v>
       </c>
       <c r="F164" t="s">
         <v>136</v>
       </c>
     </row>
@@ -8123,51 +8123,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>481</v>
       </c>
       <c r="D182">
         <v>32</v>
       </c>
       <c r="E182" t="s">
         <v>69</v>
       </c>
       <c r="F182" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>482</v>
       </c>
       <c r="D183">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E183" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>