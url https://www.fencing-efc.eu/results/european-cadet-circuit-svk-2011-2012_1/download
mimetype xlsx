--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2915,51 +2915,51 @@
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3146,71 +3146,71 @@
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>56</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
@@ -3354,51 +3354,51 @@
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>76</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
@@ -3434,51 +3434,51 @@
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -3634,91 +3634,91 @@
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>103</v>
       </c>
       <c r="F50" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>105</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>107</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>109</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
@@ -3814,51 +3814,51 @@
       </c>
       <c r="C58" t="s">
         <v>117</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>118</v>
       </c>
       <c r="F58" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>120</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>121</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
       <c r="F60" t="s">
@@ -4416,51 +4416,51 @@
       </c>
       <c r="C89" t="s">
         <v>164</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>76</v>
       </c>
       <c r="F89" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>166</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
       <c r="F90" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>167</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
@@ -4787,71 +4787,71 @@
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>92</v>
       </c>
       <c r="F108" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>198</v>
       </c>
       <c r="D109">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>200</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>76</v>
       </c>
       <c r="F110" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>202</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>203</v>
       </c>
     </row>
@@ -4941,51 +4941,51 @@
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>212</v>
       </c>
       <c r="D116">
         <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>213</v>
       </c>
       <c r="D117">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>214</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>69</v>
       </c>
       <c r="F118" t="s">
@@ -5178,102 +5178,102 @@
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>232</v>
       </c>
       <c r="D129">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>233</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>185</v>
       </c>
       <c r="F130" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>235</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>236</v>
       </c>
       <c r="D132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>238</v>
       </c>
       <c r="D133">
         <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
@@ -5328,68 +5328,68 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>242</v>
       </c>
       <c r="D137">
         <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>243</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
       <c r="F138" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>245</v>
       </c>
       <c r="D139">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>81</v>
       </c>
       <c r="F139" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>246</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>15</v>
       </c>
     </row>
@@ -5430,51 +5430,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>251</v>
       </c>
       <c r="D143">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>253</v>
       </c>
       <c r="D144">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>254</v>
       </c>
       <c r="D145">
         <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>44</v>
       </c>
       <c r="F145" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
@@ -5758,51 +5758,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>276</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>92</v>
       </c>
       <c r="F163" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>277</v>
       </c>
       <c r="D164">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>208</v>
       </c>
       <c r="F164" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>279</v>
       </c>
       <c r="D165">
         <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>185</v>
       </c>
       <c r="F165" t="s">
         <v>280</v>
       </c>
     </row>
@@ -6373,91 +6373,91 @@
       </c>
       <c r="C19" t="s">
         <v>317</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>318</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>319</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>320</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>321</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
@@ -6570,51 +6570,51 @@
       </c>
       <c r="C29" t="s">
         <v>330</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>331</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>76</v>
       </c>
       <c r="F30" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>333</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
@@ -6630,51 +6630,51 @@
       </c>
       <c r="C32" t="s">
         <v>335</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>81</v>
       </c>
       <c r="F32" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>336</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>30</v>
       </c>
       <c r="F33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>337</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -6750,51 +6750,51 @@
       </c>
       <c r="C38" t="s">
         <v>342</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>343</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>344</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
@@ -7061,51 +7061,51 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>363</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>364</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>366</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
@@ -7141,51 +7141,51 @@
       </c>
       <c r="C58" t="s">
         <v>368</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
       <c r="F58" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>369</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>370</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
       <c r="F60" t="s">
@@ -7415,51 +7415,51 @@
       </c>
       <c r="C72" t="s">
         <v>387</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>115</v>
       </c>
       <c r="F72" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>389</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>390</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>15</v>
       </c>
     </row>
@@ -8103,51 +8103,51 @@
       </c>
       <c r="C107" t="s">
         <v>434</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>92</v>
       </c>
       <c r="F107" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>436</v>
       </c>
       <c r="D108">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>103</v>
       </c>
       <c r="F108" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>438</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>115</v>
       </c>
       <c r="F109" t="s">
@@ -8848,51 +8848,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>492</v>
       </c>
       <c r="D148">
         <v>31</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>493</v>
       </c>
       <c r="D149">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>494</v>
       </c>
       <c r="D150">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>17</v>
       </c>
       <c r="F150" t="s">
         <v>63</v>
       </c>
     </row>
@@ -8967,51 +8967,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>499</v>
       </c>
       <c r="D155">
         <v>31</v>
       </c>
       <c r="E155" t="s">
         <v>208</v>
       </c>
       <c r="F155" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>500</v>
       </c>
       <c r="D156">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>25</v>
       </c>
       <c r="F156" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>501</v>
       </c>
       <c r="D157">
         <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>76</v>
       </c>
       <c r="F157" t="s">
         <v>332</v>
       </c>
     </row>
@@ -9052,85 +9052,85 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>504</v>
       </c>
       <c r="D160">
         <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>69</v>
       </c>
       <c r="F160" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>505</v>
       </c>
       <c r="D161">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>506</v>
       </c>
       <c r="D162">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>36</v>
       </c>
       <c r="F162" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>507</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>69</v>
       </c>
       <c r="F163" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>508</v>
       </c>
       <c r="D164">
         <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>36</v>
       </c>
       <c r="F164" t="s">
         <v>509</v>
       </c>
     </row>
@@ -9219,51 +9219,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>517</v>
       </c>
       <c r="D170">
         <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>36</v>
       </c>
       <c r="F170" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>518</v>
       </c>
       <c r="D171">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E171" t="s">
         <v>56</v>
       </c>
       <c r="F171" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>519</v>
       </c>
       <c r="D172">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>56</v>
       </c>
       <c r="F172" t="s">
         <v>57</v>
       </c>
     </row>
@@ -9321,51 +9321,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>524</v>
       </c>
       <c r="D176">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>69</v>
       </c>
       <c r="F176" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>525</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>92</v>
       </c>
       <c r="F177" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>527</v>
       </c>
       <c r="D178">
         <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>489</v>
       </c>
       <c r="F178" t="s">
         <v>490</v>
       </c>
     </row>
@@ -9830,71 +9830,71 @@
       </c>
       <c r="C12" t="s">
         <v>357</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>118</v>
       </c>
       <c r="F12" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>558</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>559</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>118</v>
       </c>
       <c r="F14" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>560</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>115</v>
       </c>
       <c r="F15" t="s">
@@ -9964,51 +9964,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>566</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>567</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>568</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
@@ -10418,51 +10418,51 @@
       </c>
       <c r="C42" t="s">
         <v>601</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>603</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>604</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>103</v>
       </c>
       <c r="F44" t="s">
@@ -10958,51 +10958,51 @@
       </c>
       <c r="C69" t="s">
         <v>640</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>642</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>644</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -11052,51 +11052,51 @@
       </c>
       <c r="C74" t="s">
         <v>648</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>428</v>
       </c>
       <c r="F74" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>649</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>650</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
@@ -11112,51 +11112,51 @@
       </c>
       <c r="C77" t="s">
         <v>651</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>653</v>
       </c>
       <c r="D78">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
       <c r="F78" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>655</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>428</v>
       </c>
       <c r="F79" t="s">
@@ -11232,51 +11232,51 @@
       </c>
       <c r="C83" t="s">
         <v>662</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
       <c r="F83" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>664</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>665</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>666</v>
       </c>
     </row>
@@ -11306,51 +11306,51 @@
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>669</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>670</v>
       </c>
       <c r="D88">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>44</v>
       </c>
       <c r="F88" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>672</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>44</v>
       </c>
       <c r="F89" t="s">
@@ -11671,51 +11671,51 @@
       </c>
       <c r="C106" t="s">
         <v>692</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>693</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>208</v>
       </c>
       <c r="F107" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>695</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>428</v>
       </c>
       <c r="F108" t="s">
@@ -11768,51 +11768,51 @@
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>700</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>701</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>428</v>
       </c>
       <c r="F112" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>703</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>25</v>
       </c>
       <c r="F113" t="s">
@@ -12317,51 +12317,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>738</v>
       </c>
       <c r="D141">
         <v>31</v>
       </c>
       <c r="E141" t="s">
         <v>25</v>
       </c>
       <c r="F141" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>739</v>
       </c>
       <c r="D142">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>92</v>
       </c>
       <c r="F142" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>499</v>
       </c>
       <c r="D143">
         <v>31</v>
       </c>
       <c r="E143" t="s">
         <v>208</v>
       </c>
       <c r="F143" t="s">
         <v>278</v>
       </c>
     </row>
@@ -12501,65 +12501,65 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>750</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>36</v>
       </c>
       <c r="F152" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>751</v>
       </c>
       <c r="D153">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E153" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>753</v>
       </c>
       <c r="D154">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>754</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>69</v>
       </c>
       <c r="F155" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>