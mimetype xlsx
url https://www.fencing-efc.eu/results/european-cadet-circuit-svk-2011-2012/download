--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1173,51 +1173,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1450,51 +1450,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -2264,51 +2264,51 @@
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>100</v>
       </c>
       <c r="F58" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>33</v>
       </c>
       <c r="F59" t="s">
@@ -2404,51 +2404,51 @@
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>33</v>
       </c>
       <c r="F65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -2464,128 +2464,128 @@
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>118</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>33</v>
       </c>
       <c r="F69" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>72</v>
       </c>
       <c r="F71" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>124</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -2601,51 +2601,51 @@
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>33</v>
       </c>
       <c r="F76" t="s">
         <v>131</v>
       </c>
     </row>
@@ -3098,51 +3098,51 @@
       </c>
       <c r="C99" t="s">
         <v>162</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>108</v>
       </c>
       <c r="F100" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>166</v>
       </c>
       <c r="D101">
         <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
@@ -3238,51 +3238,51 @@
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>22</v>
       </c>
       <c r="F106" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>176</v>
       </c>
       <c r="F107" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
         <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>30</v>
       </c>
       <c r="F108" t="s">
@@ -3666,51 +3666,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>206</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>208</v>
       </c>
       <c r="D129">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>209</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
@@ -3858,99 +3858,99 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>223</v>
       </c>
       <c r="D140">
         <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>30</v>
       </c>
       <c r="F140" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>224</v>
       </c>
       <c r="D141">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>213</v>
       </c>
       <c r="F141" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>226</v>
       </c>
       <c r="D142">
         <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>228</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>213</v>
       </c>
       <c r="F143" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>230</v>
       </c>
       <c r="D144">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>108</v>
       </c>
       <c r="F144" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
         <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>108</v>
       </c>
       <c r="F145" t="s">
         <v>165</v>
       </c>
     </row>
@@ -4073,51 +4073,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>240</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>124</v>
       </c>
       <c r="F153" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>242</v>
       </c>
       <c r="D154">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>243</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>213</v>
       </c>
       <c r="F155" t="s">
         <v>229</v>
       </c>
     </row>