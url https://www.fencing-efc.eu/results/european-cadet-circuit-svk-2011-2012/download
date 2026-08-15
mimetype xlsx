--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -1193,51 +1193,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1273,51 +1273,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1430,51 +1430,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
@@ -1530,51 +1530,51 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1767,111 +1767,111 @@
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -2147,71 +2147,71 @@
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
@@ -2304,51 +2304,51 @@
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>33</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
@@ -2521,51 +2521,51 @@
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>72</v>
       </c>
       <c r="F71" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>124</v>
       </c>
       <c r="F72" t="s">
@@ -2778,51 +2778,51 @@
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>72</v>
       </c>
       <c r="F85" t="s">
@@ -3138,51 +3138,51 @@
       </c>
       <c r="C101" t="s">
         <v>166</v>
       </c>
       <c r="D101">
         <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>169</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103" t="s">
@@ -3218,51 +3218,51 @@
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>22</v>
       </c>
       <c r="F106" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>176</v>
       </c>
       <c r="F107" t="s">
@@ -3378,51 +3378,51 @@
       </c>
       <c r="C113" t="s">
         <v>185</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>186</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>124</v>
       </c>
       <c r="F114" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>187</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -3649,113 +3649,113 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>204</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>30</v>
       </c>
       <c r="F127" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>206</v>
       </c>
       <c r="D128">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>208</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>209</v>
       </c>
       <c r="D130">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>210</v>
       </c>
       <c r="D131">
         <v>31</v>
       </c>
       <c r="E131" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>211</v>
       </c>
       <c r="D132">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>124</v>
       </c>
       <c r="F132" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>212</v>
       </c>
       <c r="D133">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>213</v>
       </c>
       <c r="F133" t="s">
         <v>214</v>
       </c>
     </row>
@@ -3807,85 +3807,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>219</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>50</v>
       </c>
       <c r="F137" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>220</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>176</v>
       </c>
       <c r="F138" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>221</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
       <c r="F139" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>223</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>30</v>
       </c>
       <c r="F140" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>224</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>213</v>
       </c>
       <c r="F141" t="s">
         <v>225</v>
       </c>
     </row>
@@ -3957,68 +3957,68 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>108</v>
       </c>
       <c r="F146" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>233</v>
       </c>
       <c r="D147">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>108</v>
       </c>
       <c r="F147" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>234</v>
       </c>
       <c r="D148">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>108</v>
       </c>
       <c r="F148" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>235</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>213</v>
       </c>
       <c r="F149" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4039,51 +4039,51 @@
         <v>195</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>238</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>239</v>
       </c>
       <c r="D152">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>124</v>
       </c>
       <c r="F152" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>240</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>124</v>
       </c>
       <c r="F153" t="s">
         <v>241</v>
       </c>
     </row>