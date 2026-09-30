--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1843,51 +1843,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
@@ -1943,51 +1943,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -2103,91 +2103,91 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -2263,51 +2263,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -2537,51 +2537,51 @@
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
@@ -3371,51 +3371,51 @@
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>157</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>158</v>
       </c>
       <c r="D85">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E85" t="s">
         <v>121</v>
       </c>
       <c r="F85" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>160</v>
       </c>
       <c r="D86">
         <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>161</v>
       </c>
       <c r="F86" t="s">
@@ -3531,51 +3531,51 @@
       </c>
       <c r="C92" t="s">
         <v>171</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>132</v>
       </c>
       <c r="F92" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>172</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>124</v>
       </c>
       <c r="F93" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>174</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
@@ -3785,51 +3785,51 @@
       </c>
       <c r="C105" t="s">
         <v>190</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>132</v>
       </c>
       <c r="F105" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>191</v>
       </c>
       <c r="D106">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>55</v>
       </c>
       <c r="F106" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>193</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>44</v>
       </c>
       <c r="F107" t="s">
@@ -3862,51 +3862,51 @@
       </c>
       <c r="C109" t="s">
         <v>196</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>197</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>198</v>
       </c>
       <c r="D111">
         <v>32</v>
       </c>
       <c r="E111" t="s">
         <v>39</v>
       </c>
       <c r="F111" t="s">
@@ -4293,51 +4293,51 @@
         <v>155</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>229</v>
       </c>
       <c r="D134">
         <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>231</v>
       </c>
       <c r="D135">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>132</v>
       </c>
       <c r="F135" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>233</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>230</v>
       </c>
       <c r="F136" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4628,71 +4628,71 @@
       </c>
       <c r="C2" t="s">
         <v>256</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>257</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>258</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>259</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>124</v>
       </c>
       <c r="F5" t="s">
@@ -4885,71 +4885,71 @@
       </c>
       <c r="C15" t="s">
         <v>272</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>124</v>
       </c>
       <c r="F15" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>274</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>275</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>277</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -5345,51 +5345,51 @@
       </c>
       <c r="C38" t="s">
         <v>304</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>306</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>132</v>
       </c>
       <c r="F39" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>308</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
@@ -5405,91 +5405,91 @@
       </c>
       <c r="C41" t="s">
         <v>309</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>143</v>
       </c>
       <c r="F41" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>311</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>312</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>313</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>66</v>
       </c>
       <c r="F44" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>314</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -5705,51 +5705,51 @@
       </c>
       <c r="C56" t="s">
         <v>328</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>132</v>
       </c>
       <c r="F56" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>329</v>
       </c>
       <c r="D57">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>127</v>
       </c>
       <c r="F57" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>330</v>
       </c>
       <c r="D58">
         <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
@@ -5785,51 +5785,51 @@
       </c>
       <c r="C60" t="s">
         <v>332</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>132</v>
       </c>
       <c r="F60" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>334</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>335</v>
       </c>
       <c r="D62">
         <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>161</v>
       </c>
       <c r="F62" t="s">
@@ -6039,51 +6039,51 @@
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>351</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>352</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>121</v>
       </c>
       <c r="F74" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>353</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75" t="s">
@@ -6156,131 +6156,131 @@
       </c>
       <c r="C79" t="s">
         <v>360</v>
       </c>
       <c r="D79">
         <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>55</v>
       </c>
       <c r="F79" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>362</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>75</v>
       </c>
       <c r="F80" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>363</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>75</v>
       </c>
       <c r="F81" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>364</v>
       </c>
       <c r="D82">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>143</v>
       </c>
       <c r="F82" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>365</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>161</v>
       </c>
       <c r="F83" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>366</v>
       </c>
       <c r="D84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>55</v>
       </c>
       <c r="F84" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>367</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>143</v>
       </c>
       <c r="F85" t="s">
@@ -6396,85 +6396,85 @@
       </c>
       <c r="C91" t="s">
         <v>375</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>161</v>
       </c>
       <c r="F91" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>376</v>
       </c>
       <c r="D92">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>377</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>378</v>
       </c>
       <c r="D94">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>143</v>
       </c>
       <c r="F94" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>379</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
@@ -6490,51 +6490,51 @@
       </c>
       <c r="C96" t="s">
         <v>381</v>
       </c>
       <c r="D96">
         <v>32</v>
       </c>
       <c r="E96" t="s">
         <v>161</v>
       </c>
       <c r="F96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>382</v>
       </c>
       <c r="D97">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>55</v>
       </c>
       <c r="F97" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>384</v>
       </c>
       <c r="D98">
         <v>32</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
@@ -6917,51 +6917,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>412</v>
       </c>
       <c r="D119">
         <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>161</v>
       </c>
       <c r="F119" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>413</v>
       </c>
       <c r="D120">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E120" t="s">
         <v>36</v>
       </c>
       <c r="F120" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>414</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>121</v>
       </c>
       <c r="F121" t="s">
         <v>415</v>
       </c>
     </row>