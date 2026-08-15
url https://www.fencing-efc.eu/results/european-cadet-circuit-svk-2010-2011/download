--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -934,51 +934,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1134,151 +1134,151 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
@@ -1354,51 +1354,51 @@
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
@@ -1608,51 +1608,51 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>47</v>
       </c>
       <c r="F36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
@@ -1708,51 +1708,51 @@
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
@@ -1885,51 +1885,51 @@
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51" t="s">
@@ -1965,51 +1965,51 @@
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>58</v>
       </c>
       <c r="F54" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
@@ -2122,51 +2122,51 @@
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>29</v>
       </c>
       <c r="F63" t="s">
@@ -2242,51 +2242,51 @@
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>115</v>
       </c>
       <c r="D68">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>29</v>
       </c>
       <c r="F68" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>118</v>
       </c>
       <c r="F69" t="s">
@@ -2362,91 +2362,91 @@
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>58</v>
       </c>
       <c r="F74" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>126</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="F75" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>127</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
@@ -2630,102 +2630,102 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>144</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>146</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>77</v>
       </c>
       <c r="F89" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>149</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>118</v>
       </c>
       <c r="F90" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>150</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>77</v>
       </c>
       <c r="F91" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>152</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
@@ -2746,102 +2746,102 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>154</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>155</v>
       </c>
       <c r="F94" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>158</v>
       </c>
       <c r="F95" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>155</v>
       </c>
       <c r="F96" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>58</v>
       </c>
       <c r="F97" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>77</v>
       </c>
       <c r="F99" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
@@ -2896,85 +2896,85 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>77</v>
       </c>
       <c r="F103" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>168</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>77</v>
       </c>
       <c r="F104" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>77</v>
       </c>
       <c r="F105" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>170</v>
       </c>
       <c r="D106">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>29</v>
       </c>
       <c r="F106" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>172</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>77</v>
       </c>
       <c r="F107" t="s">
         <v>148</v>
       </c>
     </row>