--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1034,51 +1034,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
@@ -1491,68 +1491,68 @@
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
@@ -1588,51 +1588,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>47</v>
       </c>
       <c r="F36" t="s">
@@ -1745,51 +1745,51 @@
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
@@ -1805,51 +1805,51 @@
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>29</v>
       </c>
       <c r="F63" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
@@ -2302,51 +2302,51 @@
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>29</v>
       </c>
       <c r="F70" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>77</v>
       </c>
       <c r="F71" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
@@ -2422,51 +2422,51 @@
       </c>
       <c r="C76" t="s">
         <v>127</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>130</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
@@ -2482,51 +2482,51 @@
       </c>
       <c r="C79" t="s">
         <v>132</v>
       </c>
       <c r="D79">
         <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>134</v>
       </c>
       <c r="F80" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>29</v>
       </c>
       <c r="F81" t="s">
@@ -2729,51 +2729,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>77</v>
       </c>
       <c r="F93" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>154</v>
       </c>
       <c r="D94">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>155</v>
       </c>
       <c r="F94" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>158</v>
       </c>
       <c r="F95" t="s">
         <v>159</v>
       </c>
     </row>
@@ -2828,51 +2828,51 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>77</v>
       </c>
       <c r="F99" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>58</v>
       </c>
       <c r="F100" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101">
         <v>32</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>50</v>
       </c>
     </row>