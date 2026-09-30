--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -984,51 +984,51 @@
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
@@ -1044,51 +1044,51 @@
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -1334,51 +1334,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>58</v>
       </c>
       <c r="F32" t="s">
@@ -1511,51 +1511,51 @@
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" t="s">
@@ -1591,51 +1591,51 @@
       </c>
       <c r="C43" t="s">
         <v>80</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
@@ -2062,51 +2062,51 @@
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>89</v>
       </c>
       <c r="F67" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>78</v>
       </c>
       <c r="F68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">