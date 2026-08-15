--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -887,51 +887,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -947,211 +947,211 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1224,108 +1224,108 @@
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
@@ -1361,51 +1361,51 @@
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29" t="s">
@@ -1478,51 +1478,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35" t="s">
@@ -1629,51 +1629,51 @@
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>47</v>
       </c>
       <c r="F41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>64</v>
       </c>
       <c r="F42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
@@ -1709,51 +1709,51 @@
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>47</v>
       </c>
       <c r="F47" t="s">
         <v>81</v>
       </c>
     </row>
@@ -1940,51 +1940,51 @@
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>98</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>47</v>
       </c>
       <c r="F58" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -2134,91 +2134,91 @@
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>95</v>
       </c>
       <c r="F67" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>47</v>
       </c>
       <c r="F69" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>118</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>47</v>
       </c>
       <c r="F70" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>47</v>
       </c>
       <c r="F71" t="s">
@@ -2234,71 +2234,71 @@
       </c>
       <c r="C72" t="s">
         <v>120</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>47</v>
       </c>
       <c r="F72" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>85</v>
       </c>
       <c r="F73" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>47</v>
       </c>
       <c r="F74" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75" t="s">
@@ -2351,51 +2351,51 @@
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>129</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>47</v>
       </c>
       <c r="F78" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>130</v>
       </c>
       <c r="D79">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>131</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
@@ -2416,102 +2416,102 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>47</v>
       </c>
       <c r="F82" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>134</v>
       </c>
       <c r="D83">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>47</v>
       </c>
       <c r="F83" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>137</v>
       </c>
       <c r="F84" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>140</v>
       </c>
       <c r="F85" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>142</v>
       </c>
       <c r="D86">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>47</v>
       </c>
       <c r="F86" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>143</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>47</v>
       </c>
       <c r="F87" t="s">
         <v>115</v>
       </c>
     </row>