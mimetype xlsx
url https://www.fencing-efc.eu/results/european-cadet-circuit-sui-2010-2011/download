--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1321,51 +1321,51 @@
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>44</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
@@ -1572,51 +1572,51 @@
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1820,91 +1820,91 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>47</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
@@ -2057,71 +2057,71 @@
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>85</v>
       </c>
       <c r="F63" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>107</v>
       </c>
       <c r="D64">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>95</v>
       </c>
       <c r="F64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>110</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>74</v>
       </c>
       <c r="F66" t="s">
         <v>111</v>
       </c>
     </row>
@@ -2214,51 +2214,51 @@
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>47</v>
       </c>
       <c r="F71" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>120</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>47</v>
       </c>
       <c r="F72" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>85</v>
       </c>
       <c r="F73" t="s">
@@ -2294,51 +2294,51 @@
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>126</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>47</v>
       </c>
       <c r="F76" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>127</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>47</v>
       </c>
       <c r="F77" t="s">
@@ -2518,51 +2518,51 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>47</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>47</v>
       </c>
       <c r="F89" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>47</v>
       </c>
       <c r="F90" t="s">
         <v>121</v>
       </c>
     </row>