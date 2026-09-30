--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -714,51 +714,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -774,51 +774,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1031,71 +1031,71 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
@@ -1245,51 +1245,51 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
@@ -1322,51 +1322,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>43</v>
       </c>
       <c r="F34" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
@@ -1621,51 +1621,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>28</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
       <c r="F51" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>