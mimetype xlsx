--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -917,51 +917,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">