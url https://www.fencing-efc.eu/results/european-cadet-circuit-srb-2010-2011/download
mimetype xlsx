--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -697,51 +697,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
@@ -757,51 +757,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -817,71 +817,71 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -977,71 +977,71 @@
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">