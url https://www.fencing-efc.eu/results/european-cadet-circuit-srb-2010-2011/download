--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -877,111 +877,111 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">