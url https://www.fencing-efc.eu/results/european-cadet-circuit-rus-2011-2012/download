--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1473,51 +1473,51 @@
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>36</v>
       </c>
       <c r="D24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
@@ -1530,51 +1530,51 @@
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>41</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>43</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
       <c r="F28" t="s">
@@ -1801,51 +1801,51 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>61</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>62</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>63</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
@@ -1915,71 +1915,71 @@
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>71</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -2072,51 +2072,51 @@
       </c>
       <c r="C54" t="s">
         <v>76</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>77</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>78</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2152,51 +2152,51 @@
       </c>
       <c r="C58" t="s">
         <v>80</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>81</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>82</v>
       </c>
       <c r="F59" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>84</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2246,88 +2246,88 @@
       </c>
       <c r="C63" t="s">
         <v>87</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>88</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>89</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>82</v>
       </c>
       <c r="F65" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>90</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>91</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2439,68 +2439,68 @@
         <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>98</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>99</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>100</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>101</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2896,51 +2896,51 @@
       </c>
       <c r="C12" t="s">
         <v>127</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>128</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>129</v>
       </c>
       <c r="F13" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>131</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3130,51 +3130,51 @@
       </c>
       <c r="C24" t="s">
         <v>141</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>142</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>143</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
     </row>
@@ -3184,71 +3184,71 @@
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>144</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>145</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>146</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>147</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -3364,51 +3364,51 @@
       </c>
       <c r="C36" t="s">
         <v>153</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>154</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>44</v>
       </c>
       <c r="F37" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3615,51 +3615,51 @@
       </c>
       <c r="C49" t="s">
         <v>166</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>167</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>168</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>44</v>
       </c>
       <c r="F51" t="s">
@@ -3829,51 +3829,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>179</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>180</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -4256,51 +4256,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="C83" t="s">
         <v>203</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
       <c r="F83" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="C84" t="s">
         <v>204</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="C85" t="s">
         <v>205</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>