--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1132,51 +1132,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1212,51 +1212,51 @@
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1272,191 +1272,191 @@
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>29</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1489,51 +1489,51 @@
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1646,51 +1646,51 @@
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1720,51 +1720,51 @@
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1817,88 +1817,88 @@
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>61</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>63</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>64</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -2002,128 +2002,128 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>71</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>73</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>75</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>76</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2153,88 +2153,88 @@
       </c>
       <c r="C57" t="s">
         <v>78</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>79</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>80</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>35</v>
       </c>
       <c r="F59" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>82</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>83</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2433,51 +2433,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>96</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>97</v>
       </c>
       <c r="D75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>99</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
@@ -2492,51 +2492,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>101</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>102</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>103</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2640,71 +2640,71 @@
       </c>
       <c r="C4" t="s">
         <v>107</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>108</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>110</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>111</v>
       </c>
       <c r="F6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>113</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2717,51 +2717,51 @@
       </c>
       <c r="C8" t="s">
         <v>114</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>105</v>
       </c>
       <c r="F8" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>115</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>105</v>
       </c>
       <c r="F9" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>116</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -2974,51 +2974,51 @@
       </c>
       <c r="C21" t="s">
         <v>128</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>105</v>
       </c>
       <c r="F21" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>129</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>130</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
@@ -3054,51 +3054,51 @@
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>133</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>134</v>
       </c>
       <c r="D26">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>133</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>135</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -3114,88 +3114,88 @@
       </c>
       <c r="C28" t="s">
         <v>136</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
       <c r="F28" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>137</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>138</v>
       </c>
       <c r="D30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>139</v>
       </c>
       <c r="D31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>140</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -3305,51 +3305,51 @@
       </c>
       <c r="C38" t="s">
         <v>146</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>105</v>
       </c>
       <c r="F38" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>147</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>148</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>105</v>
       </c>
       <c r="F40" t="s">
@@ -3445,51 +3445,51 @@
       </c>
       <c r="C45" t="s">
         <v>154</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>105</v>
       </c>
       <c r="F45" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>155</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>156</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
@@ -3525,51 +3525,51 @@
       </c>
       <c r="C49" t="s">
         <v>158</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>160</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3599,111 +3599,111 @@
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>164</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>166</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>167</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>168</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3796,125 +3796,125 @@
       </c>
       <c r="C63" t="s">
         <v>173</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>174</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>175</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>176</v>
       </c>
       <c r="D66">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>177</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3927,51 +3927,51 @@
       </c>
       <c r="C70" t="s">
         <v>180</v>
       </c>
       <c r="D70">
         <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>181</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>182</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4004,71 +4004,71 @@
       </c>
       <c r="C74" t="s">
         <v>184</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>185</v>
       </c>
       <c r="F74" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>187</v>
       </c>
       <c r="D75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>188</v>
       </c>
       <c r="D76">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>189</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4152,71 +4152,71 @@
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>195</v>
       </c>
       <c r="D83">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>196</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>197</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
@@ -4308,51 +4308,51 @@
         <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>203</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>204</v>
       </c>
       <c r="D92">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>205</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
@@ -4407,68 +4407,68 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>209</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="C98" t="s">
         <v>210</v>
       </c>
       <c r="D98">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>211</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>212</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
@@ -4503,102 +4503,102 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>215</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>217</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>218</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>220</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>221</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>