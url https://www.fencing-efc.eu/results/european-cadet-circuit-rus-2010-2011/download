--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1192,91 +1192,91 @@
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1332,51 +1332,51 @@
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1526,51 +1526,51 @@
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1703,88 +1703,88 @@
       </c>
       <c r="C33" t="s">
         <v>53</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1834,51 +1834,51 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>61</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>63</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -1914,51 +1914,51 @@
       </c>
       <c r="C44" t="s">
         <v>65</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>66</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>48</v>
       </c>
     </row>
@@ -2210,51 +2210,51 @@
       </c>
       <c r="C60" t="s">
         <v>82</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>83</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>84</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2340,85 +2340,85 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>90</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>51</v>
       </c>
       <c r="F68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>91</v>
       </c>
       <c r="D69">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>92</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>93</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>94</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>95</v>
@@ -2583,51 +2583,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>104</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>106</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3074,51 +3074,51 @@
       </c>
       <c r="C26" t="s">
         <v>134</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>133</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>135</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>136</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
       <c r="F28" t="s">
@@ -3168,68 +3168,68 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>139</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>140</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>141</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>142</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -3285,51 +3285,51 @@
       </c>
       <c r="C37" t="s">
         <v>145</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>146</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>105</v>
       </c>
       <c r="F38" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>147</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -3505,88 +3505,88 @@
       </c>
       <c r="C48" t="s">
         <v>157</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>158</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>160</v>
       </c>
       <c r="D51">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>161</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>105</v>
       </c>
     </row>
@@ -3947,88 +3947,88 @@
       </c>
       <c r="C71" t="s">
         <v>181</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>182</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>183</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>184</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>185</v>
       </c>
       <c r="F74" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>187</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -4078,51 +4078,51 @@
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>190</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>191</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>192</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4132,51 +4132,51 @@
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>193</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>195</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -4277,51 +4277,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>201</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>202</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>203</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
@@ -4373,51 +4373,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>207</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>208</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>35</v>
       </c>
       <c r="F96" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>209</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>