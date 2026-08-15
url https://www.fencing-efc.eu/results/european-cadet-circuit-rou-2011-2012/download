--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -672,131 +672,131 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -812,51 +812,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1012,51 +1012,51 @@
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
@@ -1126,51 +1126,51 @@
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
@@ -1206,131 +1206,131 @@
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
@@ -1386,51 +1386,51 @@
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>67</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1468,51 +1468,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
     </row>
@@ -1536,51 +1536,51 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>75</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>76</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>78</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>59</v>
       </c>
     </row>