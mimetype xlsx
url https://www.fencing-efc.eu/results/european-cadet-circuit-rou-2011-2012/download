--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -652,51 +652,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -732,51 +732,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -1089,51 +1089,51 @@
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1146,51 +1146,51 @@
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1366,51 +1366,51 @@
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
@@ -1485,51 +1485,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>72</v>
       </c>
     </row>