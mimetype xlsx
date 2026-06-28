--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -775,51 +775,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -995,51 +995,51 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
@@ -1784,51 +1784,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>98</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>67</v>
       </c>
     </row>