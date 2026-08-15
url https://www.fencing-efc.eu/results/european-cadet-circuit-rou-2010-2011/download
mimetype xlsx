--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -755,51 +755,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -815,51 +815,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -875,71 +875,71 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -1309,51 +1309,51 @@
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -1651,51 +1651,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>88</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1719,51 +1719,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>29</v>
       </c>
       <c r="F54" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>32</v>
       </c>
     </row>