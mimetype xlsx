--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -735,51 +735,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -835,51 +835,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1015,91 +1015,91 @@
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1209,91 +1209,91 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
@@ -1583,102 +1583,102 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="F48" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>88</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1753,51 +1753,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>