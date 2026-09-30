--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1225,90 +1225,90 @@
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15">
         <v>32.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
@@ -1344,51 +1344,51 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19">
         <v>14.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
@@ -1738,51 +1738,51 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>24</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>25</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -1818,51 +1818,51 @@
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>81</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>28</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>29</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
         <v>71</v>
       </c>
     </row>
@@ -2132,91 +2132,91 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>44</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>33</v>
       </c>
       <c r="F58" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>45</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>36</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>46</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>47</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>48</v>
@@ -2654,51 +2654,51 @@
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>71</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>149</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>72</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
       <c r="F86" t="s">
         <v>144</v>
       </c>
     </row>
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>81</v>
       </c>
       <c r="F92" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>79</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>79</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>81</v>
       </c>
       <c r="F94" t="s">
@@ -3139,51 +3139,51 @@
       </c>
       <c r="C109" t="s">
         <v>177</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>96</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>178</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>97</v>
       </c>
       <c r="F110" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>97</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>179</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>84</v>
       </c>
       <c r="F111" t="s">
@@ -3416,51 +3416,51 @@
       </c>
       <c r="C123" t="s">
         <v>192</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>97</v>
       </c>
       <c r="F123" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>110</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>193</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>111</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>194</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>81</v>
       </c>
       <c r="F125" t="s">
@@ -3572,96 +3572,96 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>118</v>
       </c>
       <c r="C132" t="s">
         <v>202</v>
       </c>
       <c r="D132">
         <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>119</v>
       </c>
       <c r="C133" t="s">
         <v>203</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>120</v>
       </c>
       <c r="C134" t="s">
         <v>204</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>120</v>
       </c>
       <c r="C135" t="s">
         <v>205</v>
       </c>
       <c r="D135">
         <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>120</v>
       </c>
       <c r="C136" t="s">
         <v>206</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>123</v>
       </c>
       <c r="C137" t="s">
         <v>208</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>84</v>
       </c>
       <c r="F137" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>124</v>