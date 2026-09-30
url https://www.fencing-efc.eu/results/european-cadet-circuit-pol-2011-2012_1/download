--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -973,51 +973,51 @@
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1033,51 +1033,51 @@
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1153,71 +1153,71 @@
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
@@ -1653,51 +1653,51 @@
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -1810,51 +1810,51 @@
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -1924,51 +1924,51 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2514,51 +2514,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>129</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>130</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>131</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>96</v>
       </c>
     </row>
@@ -2786,51 +2786,51 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>150</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>151</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>152</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>33</v>
       </c>
       <c r="F101" t="s">
         <v>34</v>
       </c>
     </row>