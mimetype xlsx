--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -913,51 +913,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1013,51 +1013,51 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1293,91 +1293,91 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
@@ -1493,51 +1493,51 @@
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
@@ -1553,71 +1553,71 @@
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>49</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>68</v>
       </c>
       <c r="F35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1733,51 +1733,51 @@
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1830,71 +1830,71 @@
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2024,88 +2024,88 @@
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>33</v>
       </c>
       <c r="F61" t="s">
@@ -2161,148 +2161,148 @@
       </c>
       <c r="C64" t="s">
         <v>106</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>115</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -2375,71 +2375,71 @@
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>122</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>123</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2497,51 +2497,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>128</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>129</v>
       </c>
       <c r="D83">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>130</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2718,136 +2718,136 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>148</v>
       </c>
       <c r="D97">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>33</v>
       </c>
       <c r="F97" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>149</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>150</v>
       </c>
       <c r="D99">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>151</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>152</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>33</v>
       </c>
       <c r="F101" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>153</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
     </row>