--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1509,71 +1509,71 @@
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
@@ -2283,51 +2283,51 @@
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
@@ -2557,91 +2557,91 @@
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
       <c r="F63" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>28</v>
       </c>
       <c r="F64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
@@ -2828,51 +2828,51 @@
       </c>
       <c r="C75" t="s">
         <v>114</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
       <c r="F75" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3279,51 +3279,51 @@
       </c>
       <c r="C98" t="s">
         <v>142</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>143</v>
       </c>
       <c r="D99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>28</v>
       </c>
       <c r="F99" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>144</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
@@ -3421,147 +3421,147 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>151</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>152</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>154</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>155</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>156</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>157</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>158</v>
       </c>
       <c r="F111" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>160</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>161</v>
       </c>
       <c r="D113">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>163</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3684,51 +3684,51 @@
         <v>146</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>171</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>172</v>
       </c>
       <c r="D123">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>173</v>
       </c>
       <c r="D124">
         <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>174</v>
@@ -3862,51 +3862,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>181</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>183</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>184</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>185</v>
       </c>
       <c r="F4" t="s">
@@ -3973,51 +3973,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>190</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>191</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>192</v>
       </c>
       <c r="F9" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>194</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
     </row>
@@ -4269,51 +4269,51 @@
       </c>
       <c r="C24" t="s">
         <v>208</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>209</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>210</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
@@ -4326,51 +4326,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>211</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>212</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>213</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
@@ -4386,51 +4386,51 @@
       </c>
       <c r="C30" t="s">
         <v>215</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>216</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>217</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
@@ -4443,51 +4443,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>218</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>219</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>220</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
@@ -4523,91 +4523,91 @@
       </c>
       <c r="C37" t="s">
         <v>222</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>223</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>224</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
       <c r="F39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>225</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>226</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
@@ -4720,51 +4720,51 @@
       </c>
       <c r="C47" t="s">
         <v>233</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>234</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>235</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
@@ -4857,51 +4857,51 @@
       </c>
       <c r="C54" t="s">
         <v>240</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>241</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>242</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
@@ -4914,71 +4914,71 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>243</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>244</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>245</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>246</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
@@ -4994,51 +4994,51 @@
       </c>
       <c r="C61" t="s">
         <v>247</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>248</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>249</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
       <c r="F63" t="s">
@@ -5111,51 +5111,51 @@
       </c>
       <c r="C67" t="s">
         <v>254</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>256</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>257</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
@@ -5368,51 +5368,51 @@
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>270</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>271</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>272</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>28</v>
       </c>
       <c r="F82" t="s">
@@ -5468,51 +5468,51 @@
       </c>
       <c r="C85" t="s">
         <v>276</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>278</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>279</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>68</v>
       </c>
     </row>