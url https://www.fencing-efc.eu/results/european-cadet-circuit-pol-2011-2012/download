--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1569,111 +1569,111 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
@@ -1689,51 +1689,51 @@
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
@@ -2006,51 +2006,51 @@
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
@@ -2106,51 +2106,51 @@
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
@@ -2243,51 +2243,51 @@
       </c>
       <c r="C45" t="s">
         <v>77</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
@@ -2497,51 +2497,51 @@
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>42</v>
       </c>
       <c r="F60" t="s">
@@ -2925,51 +2925,51 @@
       </c>
       <c r="C80" t="s">
         <v>122</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>84</v>
       </c>
       <c r="F80" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>124</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>125</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
@@ -3022,51 +3022,51 @@
       </c>
       <c r="C85" t="s">
         <v>128</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>129</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>130</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>28</v>
       </c>
       <c r="F87" t="s">
@@ -3259,51 +3259,51 @@
       </c>
       <c r="C97" t="s">
         <v>141</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>142</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>143</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>28</v>
       </c>
       <c r="F99" t="s">
@@ -3653,51 +3653,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>169</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
       <c r="F120" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>170</v>
       </c>
       <c r="D121">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>171</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
@@ -3729,96 +3729,96 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>174</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>175</v>
       </c>
       <c r="F125" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>177</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>17</v>
       </c>
       <c r="F126" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>178</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>179</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>180</v>
       </c>
       <c r="D129">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3882,51 +3882,51 @@
       </c>
       <c r="C3" t="s">
         <v>183</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>184</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>185</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>186</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3936,51 +3936,51 @@
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>187</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>188</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>113</v>
       </c>
       <c r="F7" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>190</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
@@ -4010,51 +4010,51 @@
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>194</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>195</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>196</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
@@ -4215,51 +4215,51 @@
       </c>
       <c r="C21" t="s">
         <v>205</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>206</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>207</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
@@ -4483,71 +4483,71 @@
       </c>
       <c r="C35" t="s">
         <v>220</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>221</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
       <c r="F36" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>222</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>223</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
@@ -4623,51 +4623,51 @@
       </c>
       <c r="C42" t="s">
         <v>227</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>228</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>229</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
@@ -5131,51 +5131,51 @@
       </c>
       <c r="C68" t="s">
         <v>256</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>257</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>258</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
@@ -5191,91 +5191,91 @@
       </c>
       <c r="C71" t="s">
         <v>259</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>260</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>261</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>262</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>263</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>264</v>
       </c>
       <c r="F75" t="s">
@@ -5331,51 +5331,51 @@
       </c>
       <c r="C78" t="s">
         <v>268</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>269</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>28</v>
       </c>
       <c r="F79" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>270</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5505,51 +5505,51 @@
       </c>
       <c r="C87" t="s">
         <v>279</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>280</v>
       </c>
       <c r="D88">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>281</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
@@ -5565,51 +5565,51 @@
       </c>
       <c r="C90" t="s">
         <v>282</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>283</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>284</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>49</v>
       </c>
     </row>
@@ -5662,51 +5662,51 @@
       </c>
       <c r="C95" t="s">
         <v>287</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>288</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>289</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
@@ -5733,51 +5733,51 @@
         <v>265</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>291</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>292</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>293</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
@@ -5860,51 +5860,51 @@
         <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>299</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>300</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>301</v>
       </c>
       <c r="F108" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>303</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>162</v>
       </c>
     </row>
@@ -5993,82 +5993,82 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>309</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>310</v>
       </c>
       <c r="D116">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>175</v>
       </c>
       <c r="F116" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>311</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="C118" t="s">
         <v>312</v>
       </c>
       <c r="D118">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>313</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>175</v>
       </c>
       <c r="F119" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
@@ -6103,51 +6103,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>316</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>317</v>
       </c>
       <c r="D123">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>318</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
         <v>68</v>
       </c>
     </row>