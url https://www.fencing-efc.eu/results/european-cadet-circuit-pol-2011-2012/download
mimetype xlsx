--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -1372,88 +1372,88 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
@@ -1829,128 +1829,128 @@
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
@@ -1986,51 +1986,51 @@
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
@@ -2066,51 +2066,51 @@
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
@@ -2403,68 +2403,68 @@
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>91</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2517,51 +2517,51 @@
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>42</v>
       </c>
       <c r="F60" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
@@ -2848,51 +2848,51 @@
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>118</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>68</v>
       </c>
     </row>
@@ -3082,51 +3082,51 @@
       </c>
       <c r="C88" t="s">
         <v>131</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>132</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>133</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
       <c r="F90" t="s">
@@ -3319,51 +3319,51 @@
       </c>
       <c r="C100" t="s">
         <v>144</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>145</v>
       </c>
       <c r="D101">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>147</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3373,51 +3373,51 @@
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>148</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>149</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>120</v>
       </c>
       <c r="F104" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>150</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
@@ -3438,96 +3438,96 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>152</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>154</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>155</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>156</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>157</v>
       </c>
       <c r="D111">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>158</v>
       </c>
       <c r="F111" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>160</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>107</v>
       </c>
     </row>
@@ -3760,51 +3760,51 @@
         <v>162</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>178</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>179</v>
       </c>
       <c r="D128">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>180</v>
       </c>
       <c r="D129">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -3993,51 +3993,51 @@
       </c>
       <c r="C9" t="s">
         <v>191</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>192</v>
       </c>
       <c r="F9" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>194</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>195</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
@@ -4663,51 +4663,51 @@
       </c>
       <c r="C44" t="s">
         <v>229</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>230</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>231</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4897,51 +4897,51 @@
       </c>
       <c r="C56" t="s">
         <v>242</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>243</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>244</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>71</v>
       </c>
     </row>
@@ -5151,51 +5151,51 @@
       </c>
       <c r="C69" t="s">
         <v>257</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>258</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>259</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
@@ -5485,51 +5485,51 @@
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>278</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>279</v>
       </c>
       <c r="D87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>280</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
@@ -5959,51 +5959,51 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="C113" t="s">
         <v>307</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>308</v>
       </c>
       <c r="D114">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>309</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>68</v>
       </c>
     </row>