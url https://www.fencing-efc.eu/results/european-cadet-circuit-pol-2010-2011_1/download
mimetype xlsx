--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1377,51 +1377,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
@@ -1688,71 +1688,71 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
@@ -2028,51 +2028,51 @@
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>95</v>
       </c>
       <c r="F46" t="s">
@@ -2448,51 +2448,51 @@
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>125</v>
       </c>
       <c r="F66" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
         <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
@@ -2528,111 +2528,111 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>63</v>
       </c>
       <c r="F69" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>84</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
         <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2922,108 +2922,108 @@
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>95</v>
       </c>
       <c r="F90" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>77</v>
       </c>
       <c r="F94" t="s">
@@ -3276,51 +3276,51 @@
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>180</v>
       </c>
       <c r="D108">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>181</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>144</v>
       </c>
     </row>
@@ -3615,102 +3615,102 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>125</v>
       </c>
       <c r="C125" t="s">
         <v>205</v>
       </c>
       <c r="D125">
         <v>32</v>
       </c>
       <c r="E125" t="s">
         <v>68</v>
       </c>
       <c r="F125" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>207</v>
       </c>
       <c r="D126">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>127</v>
       </c>
       <c r="C127" t="s">
         <v>208</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>128</v>
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
         <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>77</v>
       </c>
       <c r="F128" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>129</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>130</v>
       </c>
       <c r="C130" t="s">
         <v>211</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>131</v>
@@ -3782,51 +3782,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>135</v>
       </c>
       <c r="C135" t="s">
         <v>216</v>
       </c>
       <c r="D135">
         <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>136</v>
       </c>
       <c r="C136" t="s">
         <v>217</v>
       </c>
       <c r="D136">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>218</v>
       </c>
       <c r="D137">
         <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>95</v>
       </c>
       <c r="F137" t="s">
         <v>146</v>
       </c>
     </row>
@@ -3898,51 +3898,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>142</v>
       </c>
       <c r="C142" t="s">
         <v>226</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>227</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>81</v>
       </c>
       <c r="F143" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>144</v>
       </c>
       <c r="C144" t="s">
         <v>228</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>77</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4232,51 +4232,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>162</v>
       </c>
       <c r="C162" t="s">
         <v>247</v>
       </c>
       <c r="D162">
         <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>248</v>
       </c>
       <c r="D163">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E163" t="s">
         <v>77</v>
       </c>
       <c r="F163" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>249</v>
       </c>
       <c r="D164">
         <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>193</v>
       </c>
     </row>