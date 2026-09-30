--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1571,51 +1571,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -1808,51 +1808,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -2008,51 +2008,51 @@
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
@@ -2145,51 +2145,51 @@
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -2205,91 +2205,91 @@
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>71</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
@@ -2505,51 +2505,51 @@
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>90</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2902,51 +2902,51 @@
       </c>
       <c r="C73" t="s">
         <v>112</v>
       </c>
       <c r="D73">
         <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>113</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>114</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
@@ -3162,51 +3162,51 @@
       </c>
       <c r="C86" t="s">
         <v>126</v>
       </c>
       <c r="D86">
         <v>33</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>127</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>128</v>
       </c>
       <c r="D88">
         <v>33</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
@@ -3262,71 +3262,71 @@
       </c>
       <c r="C91" t="s">
         <v>132</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>133</v>
       </c>
       <c r="D92">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>134</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>135</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" t="s">
@@ -3630,51 +3630,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>156</v>
       </c>
       <c r="D110">
         <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>157</v>
       </c>
       <c r="D111">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>158</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>32</v>
       </c>
       <c r="F112" t="s">
         <v>41</v>
       </c>
     </row>
@@ -3715,51 +3715,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>161</v>
       </c>
       <c r="D115">
         <v>33</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>162</v>
       </c>
       <c r="D116">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E116" t="s">
         <v>32</v>
       </c>
       <c r="F116" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>164</v>
       </c>
       <c r="D117">
         <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>19</v>
       </c>
       <c r="F117" t="s">
         <v>62</v>
       </c>
     </row>
@@ -4229,51 +4229,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>190</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>191</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>192</v>
       </c>
       <c r="D10">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -4429,51 +4429,51 @@
       </c>
       <c r="C18" t="s">
         <v>200</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>201</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>202</v>
       </c>
       <c r="D20">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -4569,51 +4569,51 @@
       </c>
       <c r="C25" t="s">
         <v>207</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>209</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>210</v>
       </c>
       <c r="D27">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
       <c r="F27" t="s">
@@ -4629,51 +4629,51 @@
       </c>
       <c r="C28" t="s">
         <v>211</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>212</v>
       </c>
       <c r="D29">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>213</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>214</v>
       </c>
       <c r="F30" t="s">
@@ -4889,51 +4889,51 @@
       </c>
       <c r="C41" t="s">
         <v>228</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>229</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>230</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>214</v>
       </c>
       <c r="F43" t="s">
@@ -5029,51 +5029,51 @@
       </c>
       <c r="C48" t="s">
         <v>236</v>
       </c>
       <c r="D48">
         <v>33</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>237</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>238</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -5169,51 +5169,51 @@
       </c>
       <c r="C55" t="s">
         <v>244</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>245</v>
       </c>
       <c r="D56">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>246</v>
       </c>
       <c r="D57">
         <v>33</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
@@ -5489,51 +5489,51 @@
       </c>
       <c r="C71" t="s">
         <v>261</v>
       </c>
       <c r="D71">
         <v>33</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>262</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>263</v>
       </c>
       <c r="D73">
         <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
@@ -5709,51 +5709,51 @@
       </c>
       <c r="C82" t="s">
         <v>273</v>
       </c>
       <c r="D82">
         <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>274</v>
       </c>
       <c r="D83">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E83" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>275</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>49</v>
       </c>
     </row>
@@ -6226,51 +6226,51 @@
       </c>
       <c r="C108" t="s">
         <v>301</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>302</v>
       </c>
       <c r="D109">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E109" t="s">
         <v>19</v>
       </c>
       <c r="F109" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>303</v>
       </c>
       <c r="D110">
         <v>32</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
@@ -6326,151 +6326,151 @@
       </c>
       <c r="C113" t="s">
         <v>306</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>19</v>
       </c>
       <c r="F113" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>307</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>16</v>
       </c>
       <c r="F114" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>308</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>16</v>
       </c>
       <c r="F115" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>309</v>
       </c>
       <c r="D116">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>310</v>
       </c>
       <c r="F116" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>312</v>
       </c>
       <c r="D117">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E117" t="s">
         <v>19</v>
       </c>
       <c r="F117" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>313</v>
       </c>
       <c r="D118">
         <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>314</v>
       </c>
       <c r="D119">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>315</v>
       </c>
       <c r="D120">
         <v>32</v>
       </c>
       <c r="E120" t="s">
         <v>19</v>
       </c>
       <c r="F120" t="s">
@@ -6503,51 +6503,51 @@
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>317</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>318</v>
       </c>
       <c r="D123">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>319</v>
       </c>
       <c r="D124">
         <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>44</v>
       </c>
     </row>
@@ -6639,51 +6639,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>325</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>326</v>
       </c>
       <c r="D131">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
       <c r="F131" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>327</v>
       </c>
       <c r="D132">
         <v>33</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>62</v>
       </c>
     </row>
@@ -6707,51 +6707,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>329</v>
       </c>
       <c r="D134">
         <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>19</v>
       </c>
       <c r="F134" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>330</v>
       </c>
       <c r="D135">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>19</v>
       </c>
       <c r="F135" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>331</v>
       </c>
       <c r="D136">
         <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>149</v>
       </c>
     </row>
@@ -6792,102 +6792,102 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>334</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>19</v>
       </c>
       <c r="F139" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>335</v>
       </c>
       <c r="D140">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>336</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>337</v>
       </c>
       <c r="D142">
         <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>19</v>
       </c>
       <c r="F142" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>339</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>16</v>
       </c>
       <c r="F144" t="s">
         <v>39</v>
       </c>
     </row>