--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -2719,51 +2719,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -2796,51 +2796,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2953,51 +2953,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -3141,51 +3141,51 @@
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3195,108 +3195,108 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3380,51 +3380,51 @@
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
@@ -3580,51 +3580,51 @@
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
@@ -3637,105 +3637,105 @@
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>96</v>
       </c>
       <c r="F53" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>99</v>
       </c>
       <c r="F54" t="s">
@@ -3828,51 +3828,51 @@
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>110</v>
       </c>
       <c r="F60" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
@@ -3979,51 +3979,51 @@
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
@@ -4039,51 +4039,51 @@
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>110</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4096,68 +4096,68 @@
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>39</v>
       </c>
       <c r="F73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>135</v>
       </c>
       <c r="F76" t="s">
         <v>136</v>
       </c>
     </row>
@@ -4190,71 +4190,71 @@
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>142</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -4310,68 +4310,68 @@
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>146</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4421,51 +4421,51 @@
       </c>
       <c r="C90" t="s">
         <v>152</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>154</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92" t="s">
@@ -4498,51 +4498,51 @@
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>64</v>
       </c>
       <c r="F95" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
@@ -4654,79 +4654,79 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>99</v>
       </c>
       <c r="F103" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>176</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
@@ -4778,51 +4778,51 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
         <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>186</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
@@ -4843,158 +4843,158 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>189</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>115</v>
       </c>
       <c r="F115" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>190</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>191</v>
       </c>
       <c r="D117">
         <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>14</v>
       </c>
       <c r="F117" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>192</v>
       </c>
       <c r="D118">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>193</v>
       </c>
       <c r="D119">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>194</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>54</v>
       </c>
       <c r="F120" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>196</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
       <c r="F121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>198</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5041,91 +5041,91 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>199</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>200</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>96</v>
       </c>
       <c r="F3" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>202</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>135</v>
       </c>
       <c r="F4" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>204</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>206</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>110</v>
       </c>
       <c r="F6" t="s">
@@ -5315,51 +5315,51 @@
       </c>
       <c r="C16" t="s">
         <v>224</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>96</v>
       </c>
       <c r="F16" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>226</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>228</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
@@ -5409,108 +5409,108 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>232</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>233</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>234</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>236</v>
       </c>
       <c r="D24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>237</v>
       </c>
       <c r="F24" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>239</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>157</v>
       </c>
       <c r="F25" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>241</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
     </row>
@@ -5651,51 +5651,51 @@
       </c>
       <c r="C34" t="s">
         <v>249</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>250</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>251</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>252</v>
@@ -5707,65 +5707,65 @@
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>253</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>254</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>255</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>256</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>134</v>
@@ -5826,91 +5826,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>257</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>258</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>110</v>
       </c>
       <c r="F3" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>260</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>261</v>
       </c>
       <c r="F4" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>263</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -5926,88 +5926,88 @@
       </c>
       <c r="C6" t="s">
         <v>264</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>115</v>
       </c>
       <c r="F6" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>266</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>267</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>268</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>269</v>
       </c>
       <c r="F9" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>271</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
@@ -6043,71 +6043,71 @@
       </c>
       <c r="C12" t="s">
         <v>274</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>275</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>269</v>
       </c>
       <c r="F13" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>277</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>278</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6177,51 +6177,51 @@
       </c>
       <c r="C19" t="s">
         <v>283</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>284</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>110</v>
       </c>
       <c r="F20" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>286</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>209</v>
       </c>
       <c r="F21" t="s">
@@ -6254,51 +6254,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>289</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>290</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>292</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>135</v>
       </c>
       <c r="F25" t="s">
@@ -6331,88 +6331,88 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>294</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>295</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>296</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>157</v>
       </c>
       <c r="F29" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>297</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>298</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6584,51 +6584,51 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>309</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>310</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>135</v>
       </c>
       <c r="F42" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>311</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6638,51 +6638,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>312</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>313</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>314</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>96</v>
       </c>
       <c r="F46" t="s">
         <v>315</v>
       </c>
     </row>
@@ -6692,51 +6692,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>316</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>317</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>115</v>
       </c>
       <c r="F48" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>318</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
@@ -6780,51 +6780,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>322</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>135</v>
       </c>
       <c r="F52" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>323</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>325</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>135</v>
       </c>
       <c r="F54" t="s">
         <v>203</v>
       </c>
     </row>
@@ -6862,99 +6862,99 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>328</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>330</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>331</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>332</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>135</v>
       </c>
       <c r="F60" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>333</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>269</v>
       </c>
       <c r="F61" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>334</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
         <v>217</v>
       </c>
     </row>
@@ -7024,71 +7024,71 @@
       </c>
       <c r="C2" t="s">
         <v>335</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>337</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>135</v>
       </c>
       <c r="F3" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>339</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>341</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7101,148 +7101,148 @@
       </c>
       <c r="C6" t="s">
         <v>342</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>344</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>346</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>347</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>348</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>350</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>351</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>353</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
@@ -7292,88 +7292,88 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>357</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>358</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>359</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>360</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>361</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7383,168 +7383,168 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>362</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>363</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>365</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>367</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>369</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>370</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>157</v>
       </c>
       <c r="F26" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>372</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>374</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>375</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>209</v>
       </c>
       <c r="F29" t="s">
@@ -7597,51 +7597,51 @@
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>379</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>380</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>135</v>
       </c>
       <c r="F33" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>382</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
@@ -7691,51 +7691,51 @@
       </c>
       <c r="C37" t="s">
         <v>385</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>135</v>
       </c>
       <c r="F37" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>386</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>135</v>
       </c>
       <c r="F38" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>387</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
@@ -7788,91 +7788,91 @@
       </c>
       <c r="C42" t="s">
         <v>391</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>393</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>395</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>396</v>
       </c>
       <c r="F44" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>398</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>399</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7905,51 +7905,51 @@
       </c>
       <c r="C48" t="s">
         <v>401</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>403</v>
       </c>
       <c r="D49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>209</v>
       </c>
       <c r="F49" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>404</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
@@ -8121,51 +8121,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>415</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>416</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>57</v>
       </c>
       <c r="F61" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>418</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
@@ -8215,88 +8215,88 @@
       </c>
       <c r="C65" t="s">
         <v>422</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>423</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>424</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>237</v>
       </c>
       <c r="F67" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>425</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>426</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -8337,116 +8337,116 @@
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>429</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>430</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>432</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>433</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>434</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>435</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>135</v>
       </c>
       <c r="F77" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>436</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
@@ -8464,116 +8464,116 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>438</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>439</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>440</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>442</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>444</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>110</v>
       </c>
       <c r="F84" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>446</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>447</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>110</v>
       </c>
       <c r="F86" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
@@ -8702,51 +8702,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>453</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>454</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>455</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
@@ -8762,91 +8762,91 @@
       </c>
       <c r="C6" t="s">
         <v>456</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>457</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>458</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>460</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>461</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -8933,122 +8933,122 @@
       </c>
       <c r="C15" t="s">
         <v>466</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>467</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>468</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>469</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>470</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>471</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>472</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
@@ -9101,51 +9101,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>475</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>476</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>477</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
     </row>
@@ -9175,51 +9175,51 @@
       </c>
       <c r="C28" t="s">
         <v>479</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>157</v>
       </c>
       <c r="F28" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>480</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>481</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
@@ -9232,51 +9232,51 @@
       </c>
       <c r="C31" t="s">
         <v>482</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>135</v>
       </c>
       <c r="F31" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>484</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>486</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
@@ -9443,51 +9443,51 @@
       </c>
       <c r="C42" t="s">
         <v>498</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>499</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>500</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
     </row>
@@ -9500,71 +9500,71 @@
       </c>
       <c r="C45" t="s">
         <v>501</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>502</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>135</v>
       </c>
       <c r="F46" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>503</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>505</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
@@ -9600,108 +9600,108 @@
       </c>
       <c r="C50" t="s">
         <v>507</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>508</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>509</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>510</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>511</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>512</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
     </row>
@@ -9828,51 +9828,51 @@
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>520</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>521</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>488</v>
       </c>
       <c r="F63" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>523</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>99</v>
       </c>
       <c r="F64" t="s">
@@ -9885,91 +9885,91 @@
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>525</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>526</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>527</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>110</v>
       </c>
       <c r="F67" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>529</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>530</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>488</v>
       </c>
       <c r="F69" t="s">
@@ -10022,51 +10022,51 @@
       </c>
       <c r="C72" t="s">
         <v>533</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>534</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>536</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
@@ -10258,91 +10258,91 @@
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>549</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>550</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>99</v>
       </c>
       <c r="F86" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>551</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>135</v>
       </c>
       <c r="F87" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>553</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>554</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>115</v>
       </c>
       <c r="F89" t="s">
         <v>116</v>
       </c>
     </row>
@@ -10568,183 +10568,183 @@
         <v>110</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>570</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>571</v>
       </c>
       <c r="D103">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>488</v>
       </c>
       <c r="F103" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>573</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>574</v>
       </c>
       <c r="D105">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>575</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>576</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>577</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>110</v>
       </c>
       <c r="F108" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>578</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>579</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>580</v>
       </c>
       <c r="D111">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>581</v>
       </c>
       <c r="D112">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>582</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
@@ -10872,51 +10872,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>596</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>597</v>
       </c>
       <c r="D123">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>598</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>599</v>
@@ -11014,71 +11014,71 @@
       </c>
       <c r="C3" t="s">
         <v>601</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>602</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>603</v>
       </c>
       <c r="F4" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>605</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>607</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
@@ -11094,188 +11094,188 @@
       </c>
       <c r="C7" t="s">
         <v>608</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>610</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>611</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>612</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>614</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>616</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>135</v>
       </c>
       <c r="F12" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>618</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>135</v>
       </c>
       <c r="F13" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>620</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>135</v>
       </c>
       <c r="F14" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>622</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>209</v>
       </c>
       <c r="F15" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>624</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16" t="s">
@@ -11291,51 +11291,51 @@
       </c>
       <c r="C17" t="s">
         <v>626</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>627</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>629</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
@@ -11351,51 +11351,51 @@
       </c>
       <c r="C20" t="s">
         <v>630</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>631</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>632</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>135</v>
       </c>
       <c r="F22" t="s">
@@ -11411,71 +11411,71 @@
       </c>
       <c r="C23" t="s">
         <v>634</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>636</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>638</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>639</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
     </row>
@@ -11565,51 +11565,51 @@
       </c>
       <c r="C31" t="s">
         <v>645</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>110</v>
       </c>
       <c r="F31" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>646</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>648</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
@@ -11699,51 +11699,51 @@
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>654</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>655</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>656</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
@@ -11836,111 +11836,111 @@
       </c>
       <c r="C45" t="s">
         <v>662</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>663</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>664</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>209</v>
       </c>
       <c r="F47" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>665</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>135</v>
       </c>
       <c r="F48" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>667</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>668</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>135</v>
       </c>
       <c r="F50" t="s">
         <v>377</v>
       </c>
     </row>
@@ -11993,88 +11993,88 @@
       </c>
       <c r="C53" t="s">
         <v>671</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>135</v>
       </c>
       <c r="F53" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>672</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>673</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>488</v>
       </c>
       <c r="F55" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>675</v>
       </c>
       <c r="D56">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>676</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
     </row>
@@ -12187,68 +12187,68 @@
       </c>
       <c r="C63" t="s">
         <v>685</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>686</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>687</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>135</v>
       </c>
       <c r="F65" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>688</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
@@ -12321,165 +12321,165 @@
       </c>
       <c r="C70" t="s">
         <v>694</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>135</v>
       </c>
       <c r="F70" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>695</v>
       </c>
       <c r="D71">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>135</v>
       </c>
       <c r="F71" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>696</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>697</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>698</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>135</v>
       </c>
       <c r="F74" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>700</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>701</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>703</v>
       </c>
       <c r="D77">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>704</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>705</v>
       </c>
     </row>
@@ -12703,105 +12703,105 @@
       </c>
       <c r="C90" t="s">
         <v>720</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>721</v>
       </c>
       <c r="D91">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>157</v>
       </c>
       <c r="F91" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>723</v>
       </c>
       <c r="D92">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>724</v>
       </c>
       <c r="D93">
         <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>725</v>
       </c>
       <c r="D94">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>157</v>
       </c>
       <c r="F94" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>726</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
@@ -12879,99 +12879,99 @@
         <v>352</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>732</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>733</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>734</v>
       </c>
       <c r="F101" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>736</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>269</v>
       </c>
       <c r="F102" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>738</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>739</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>57</v>
       </c>
       <c r="F104" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>741</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>135</v>
       </c>
       <c r="F105" t="s">
         <v>338</v>
       </c>
     </row>
@@ -13040,51 +13040,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>746</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>135</v>
       </c>
       <c r="F110" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>748</v>
       </c>
       <c r="D111">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>269</v>
       </c>
       <c r="F111" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>750</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
@@ -13119,68 +13119,68 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>753</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>237</v>
       </c>
       <c r="F115" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>754</v>
       </c>
       <c r="D116">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>755</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>209</v>
       </c>
       <c r="F117" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>757</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>237</v>
       </c>
       <c r="F118" t="s">
         <v>238</v>
       </c>
     </row>