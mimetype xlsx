--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -4015,91 +4015,91 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -4332,51 +4332,51 @@
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
@@ -4392,88 +4392,88 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4526,71 +4526,71 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4780,51 +4780,51 @@
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>33</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>33</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4837,51 +4837,51 @@
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
@@ -4937,51 +4937,51 @@
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>33</v>
       </c>
       <c r="E53" t="s">
         <v>49</v>
       </c>
       <c r="F53" t="s">
@@ -4997,51 +4997,51 @@
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>104</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>33</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
@@ -5137,51 +5137,51 @@
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>33</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
@@ -5317,51 +5317,51 @@
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
         <v>33</v>
       </c>
       <c r="E72" t="s">
         <v>32</v>
       </c>
       <c r="F72" t="s">
@@ -5528,51 +5528,51 @@
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5645,51 +5645,51 @@
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
         <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E88" t="s">
         <v>44</v>
       </c>
       <c r="F88" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
         <v>33</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
@@ -5870,51 +5870,51 @@
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>165</v>
       </c>
       <c r="D100">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
         <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6118,91 +6118,91 @@
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>180</v>
       </c>
       <c r="D113">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>49</v>
       </c>
       <c r="F113" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>181</v>
       </c>
       <c r="D114">
         <v>33</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>183</v>
       </c>
       <c r="D115">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>32</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
@@ -6255,51 +6255,51 @@
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
         <v>32</v>
       </c>
       <c r="E121" t="s">
         <v>191</v>
       </c>
     </row>
@@ -6584,161 +6584,161 @@
         <v>102</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
         <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E139" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>215</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>218</v>
       </c>
       <c r="D142">
         <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>220</v>
       </c>
       <c r="D143">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>221</v>
       </c>
       <c r="D144">
         <v>32</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>222</v>
       </c>
       <c r="D145">
         <v>33</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>223</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>224</v>
       </c>
       <c r="D147">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>225</v>
       </c>
     </row>
@@ -6922,51 +6922,51 @@
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>240</v>
       </c>
       <c r="D160">
         <v>33</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>241</v>
       </c>
       <c r="D161">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>242</v>
       </c>
       <c r="D162">
         <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>243</v>
@@ -7223,51 +7223,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>262</v>
       </c>
       <c r="D180">
         <v>33</v>
       </c>
       <c r="E180" t="s">
         <v>62</v>
       </c>
       <c r="F180" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>263</v>
       </c>
       <c r="D181">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>265</v>
       </c>
       <c r="D182">
         <v>30</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
         <v>264</v>
       </c>
     </row>
@@ -7285,51 +7285,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>267</v>
       </c>
       <c r="D184">
         <v>29</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>268</v>
       </c>
       <c r="D185">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
       <c r="F185" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>269</v>
       </c>
       <c r="D186">
         <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
         <v>270</v>
       </c>
     </row>
@@ -7353,96 +7353,96 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>273</v>
       </c>
       <c r="D188">
         <v>32</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>274</v>
       </c>
       <c r="D189">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>275</v>
       </c>
       <c r="D190">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E190" t="s">
         <v>49</v>
       </c>
       <c r="F190" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>276</v>
       </c>
       <c r="D191">
         <v>30</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>277</v>
       </c>
       <c r="D192">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E192" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>278</v>
       </c>
       <c r="D193">
         <v>33</v>
       </c>
       <c r="E193" t="s">
         <v>49</v>
       </c>
       <c r="F193" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
@@ -7457,51 +7457,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>280</v>
       </c>
       <c r="D195">
         <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>281</v>
       </c>
       <c r="D196">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E196" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>282</v>
       </c>
       <c r="D197">
         <v>30</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>283</v>
@@ -7761,85 +7761,85 @@
         <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>307</v>
       </c>
       <c r="D215">
         <v>31</v>
       </c>
       <c r="E215" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>308</v>
       </c>
       <c r="D216">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E216" t="s">
         <v>49</v>
       </c>
       <c r="F216" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>309</v>
       </c>
       <c r="D217">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E217" t="s">
         <v>13</v>
       </c>
       <c r="F217" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>311</v>
       </c>
       <c r="D218">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E218" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>312</v>
       </c>
       <c r="D219">
         <v>33</v>
       </c>
       <c r="E219" t="s">
         <v>13</v>
       </c>
       <c r="F219" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
@@ -7995,96 +7995,96 @@
         <v>146</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>324</v>
       </c>
       <c r="D230">
         <v>31</v>
       </c>
       <c r="E230" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>325</v>
       </c>
       <c r="D231">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E231" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>326</v>
       </c>
       <c r="D232">
         <v>30</v>
       </c>
       <c r="E232" t="s">
         <v>13</v>
       </c>
       <c r="F232" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>327</v>
       </c>
       <c r="D233">
         <v>31</v>
       </c>
       <c r="E233" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>328</v>
       </c>
       <c r="D234">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>329</v>
       </c>
       <c r="D235">
         <v>30</v>
       </c>
       <c r="E235" t="s">
         <v>13</v>
       </c>
       <c r="F235" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
@@ -8130,51 +8130,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="C239" t="s">
         <v>334</v>
       </c>
       <c r="D239">
         <v>30</v>
       </c>
       <c r="E239" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>238</v>
       </c>
       <c r="C240" t="s">
         <v>335</v>
       </c>
       <c r="D240">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E240" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>336</v>
       </c>
       <c r="D241">
         <v>30</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>337</v>
@@ -8189,51 +8189,51 @@
         <v>162</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>338</v>
       </c>
       <c r="D243">
         <v>31</v>
       </c>
       <c r="E243" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>242</v>
       </c>
       <c r="C244" t="s">
         <v>339</v>
       </c>
       <c r="D244">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E244" t="s">
         <v>10</v>
       </c>
       <c r="F244" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>242</v>
       </c>
       <c r="C245" t="s">
         <v>340</v>
       </c>
       <c r="D245">
         <v>30</v>
       </c>
       <c r="E245" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>242</v>
@@ -8251,82 +8251,82 @@
     <row r="247" spans="1:6">
       <c r="A247">
         <v>242</v>
       </c>
       <c r="C247" t="s">
         <v>342</v>
       </c>
       <c r="D247">
         <v>30</v>
       </c>
       <c r="E247" t="s">
         <v>343</v>
       </c>
       <c r="F247" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="C248" t="s">
         <v>345</v>
       </c>
       <c r="D248">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E248" t="s">
         <v>13</v>
       </c>
       <c r="F248" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="C249" t="s">
         <v>346</v>
       </c>
       <c r="D249">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E249" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="C250" t="s">
         <v>347</v>
       </c>
       <c r="D250">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E250" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>348</v>
       </c>
       <c r="D251">
         <v>30</v>
       </c>
       <c r="E251" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="C252" t="s">
         <v>349</v>
@@ -8514,51 +8514,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>361</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>363</v>
       </c>
       <c r="D9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>356</v>
       </c>
       <c r="F9" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>364</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>356</v>
       </c>
       <c r="F10" t="s">
         <v>357</v>
       </c>
     </row>
@@ -8766,51 +8766,51 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>381</v>
       </c>
       <c r="D23">
         <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>383</v>
       </c>
       <c r="D24">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>385</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
         <v>386</v>
       </c>
     </row>
@@ -8947,141 +8947,141 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>399</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>400</v>
       </c>
       <c r="D35">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>401</v>
       </c>
       <c r="D36">
         <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>402</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>403</v>
       </c>
       <c r="D38">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>404</v>
       </c>
       <c r="D39">
         <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>405</v>
       </c>
       <c r="D40">
         <v>33</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>406</v>
       </c>
       <c r="D41">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>407</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
@@ -9331,68 +9331,68 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>426</v>
       </c>
       <c r="D58">
         <v>33</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>427</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>428</v>
       </c>
       <c r="D60">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>430</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
@@ -9580,51 +9580,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>446</v>
       </c>
       <c r="D73">
         <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>448</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>450</v>
       </c>
       <c r="D75">
         <v>33</v>
       </c>
       <c r="E75" t="s">
         <v>451</v>
       </c>
       <c r="F75" t="s">
         <v>452</v>
       </c>
     </row>
@@ -9713,51 +9713,51 @@
         <v>459</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>460</v>
       </c>
       <c r="D81">
         <v>33</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>461</v>
       </c>
       <c r="D82">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>462</v>
       </c>
       <c r="D83">
         <v>38</v>
       </c>
       <c r="E83" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>464</v>
@@ -9789,65 +9789,65 @@
         <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>467</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>468</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>469</v>
       </c>
       <c r="D88">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>470</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
@@ -10057,116 +10057,116 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>486</v>
       </c>
       <c r="D103">
         <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>49</v>
       </c>
       <c r="F103" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>487</v>
       </c>
       <c r="D104">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>488</v>
       </c>
       <c r="D105">
         <v>32</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>489</v>
       </c>
       <c r="D106">
         <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="C107" t="s">
         <v>491</v>
       </c>
       <c r="D107">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>492</v>
       </c>
       <c r="D108">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>493</v>
       </c>
       <c r="D109">
         <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>398</v>
       </c>
     </row>
@@ -10204,51 +10204,51 @@
         <v>497</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>498</v>
       </c>
       <c r="D112">
         <v>32</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>499</v>
       </c>
       <c r="D113">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>49</v>
       </c>
       <c r="F113" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>500</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114" t="s">
         <v>378</v>
       </c>
       <c r="F114" t="s">
         <v>501</v>
       </c>
     </row>
@@ -10286,51 +10286,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>504</v>
       </c>
       <c r="D117">
         <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>506</v>
       </c>
       <c r="D118">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>49</v>
       </c>
       <c r="F118" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>507</v>
       </c>
       <c r="D119">
         <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>32</v>
       </c>
       <c r="F119" t="s">
         <v>508</v>
       </c>
     </row>
@@ -10552,68 +10552,68 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>523</v>
       </c>
       <c r="D133">
         <v>32</v>
       </c>
       <c r="E133" t="s">
         <v>44</v>
       </c>
       <c r="F133" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>524</v>
       </c>
       <c r="D134">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>526</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>527</v>
       </c>
       <c r="D136">
         <v>33</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
@@ -10628,51 +10628,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>529</v>
       </c>
       <c r="D138">
         <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>530</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>531</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>532</v>
@@ -10975,141 +10975,141 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>555</v>
       </c>
       <c r="D160">
         <v>32</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>556</v>
       </c>
       <c r="D161">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>557</v>
       </c>
       <c r="D162">
         <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>558</v>
       </c>
       <c r="D163">
         <v>32</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>559</v>
       </c>
       <c r="D164">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>560</v>
       </c>
       <c r="D165">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>561</v>
       </c>
       <c r="D166">
         <v>32</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>562</v>
       </c>
       <c r="D167">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>563</v>
       </c>
       <c r="D168">
         <v>32</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
@@ -11259,79 +11259,79 @@
         <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>574</v>
       </c>
       <c r="D179">
         <v>32</v>
       </c>
       <c r="E179" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>575</v>
       </c>
       <c r="D180">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>576</v>
       </c>
       <c r="D181">
         <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>577</v>
       </c>
       <c r="D182">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E182" t="s">
         <v>343</v>
       </c>
       <c r="F182" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>578</v>
       </c>
       <c r="D183">
         <v>32</v>
       </c>
       <c r="E183" t="s">
         <v>10</v>
       </c>
       <c r="F183" t="s">
         <v>579</v>
       </c>
     </row>
@@ -11352,51 +11352,51 @@
         <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>581</v>
       </c>
       <c r="D185">
         <v>30</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>582</v>
       </c>
       <c r="D186">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>583</v>
       </c>
       <c r="D187">
         <v>32</v>
       </c>
       <c r="E187" t="s">
         <v>13</v>
       </c>
       <c r="F187" t="s">
         <v>584</v>
       </c>
     </row>
@@ -11431,51 +11431,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>588</v>
       </c>
       <c r="D190">
         <v>31</v>
       </c>
       <c r="E190" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>589</v>
       </c>
       <c r="D191">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>591</v>
       </c>
       <c r="D192">
         <v>32</v>
       </c>
       <c r="E192" t="s">
         <v>13</v>
       </c>
       <c r="F192" t="s">
         <v>146</v>
       </c>
     </row>
@@ -11547,113 +11547,113 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>597</v>
       </c>
       <c r="D197">
         <v>31</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>598</v>
       </c>
       <c r="D198">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>599</v>
       </c>
       <c r="D199">
         <v>30</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>600</v>
       </c>
       <c r="D200">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>601</v>
       </c>
       <c r="D201">
         <v>31</v>
       </c>
       <c r="E201" t="s">
         <v>49</v>
       </c>
       <c r="F201" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>602</v>
       </c>
       <c r="D202">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E202" t="s">
         <v>343</v>
       </c>
       <c r="F202" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>603</v>
       </c>
       <c r="D203">
         <v>31</v>
       </c>
       <c r="E203" t="s">
         <v>604</v>
       </c>
       <c r="F203" t="s">
         <v>605</v>
       </c>
     </row>
@@ -11674,51 +11674,51 @@
         <v>81</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>607</v>
       </c>
       <c r="D205">
         <v>31</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>608</v>
       </c>
       <c r="D206">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>609</v>
       </c>
       <c r="D207">
         <v>32</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>610</v>
@@ -11958,82 +11958,82 @@
         <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>628</v>
       </c>
       <c r="D224">
         <v>31</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>629</v>
       </c>
       <c r="D225">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E225" t="s">
         <v>95</v>
       </c>
       <c r="F225" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>630</v>
       </c>
       <c r="D226">
         <v>31</v>
       </c>
       <c r="E226" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>631</v>
       </c>
       <c r="D227">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E227" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="C228" t="s">
         <v>632</v>
       </c>
       <c r="D228">
         <v>33</v>
       </c>
       <c r="E228" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>633</v>
@@ -12073,51 +12073,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>636</v>
       </c>
       <c r="D232">
         <v>30</v>
       </c>
       <c r="E232" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>637</v>
       </c>
       <c r="D233">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E233" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>638</v>
       </c>
       <c r="D234">
         <v>30</v>
       </c>
       <c r="E234" t="s">
         <v>49</v>
       </c>
       <c r="F234" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
@@ -12172,51 +12172,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>640</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>642</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
@@ -12292,91 +12292,91 @@
       </c>
       <c r="C7" t="s">
         <v>648</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>356</v>
       </c>
       <c r="F7" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>649</v>
       </c>
       <c r="D8">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>356</v>
       </c>
       <c r="F8" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>650</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>71</v>
       </c>
       <c r="F9" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>652</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>654</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>356</v>
       </c>
       <c r="F11" t="s">
@@ -12812,51 +12812,51 @@
       </c>
       <c r="C33" t="s">
         <v>688</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>690</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>691</v>
       </c>
       <c r="D35">
         <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
@@ -12932,51 +12932,51 @@
       </c>
       <c r="C39" t="s">
         <v>695</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>696</v>
       </c>
       <c r="D40">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>71</v>
       </c>
       <c r="F40" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>698</v>
       </c>
       <c r="D41">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
@@ -13212,51 +13212,51 @@
       </c>
       <c r="C53" t="s">
         <v>715</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>717</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>71</v>
       </c>
       <c r="F54" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>719</v>
       </c>
       <c r="D55">
         <v>33</v>
       </c>
       <c r="E55" t="s">
         <v>720</v>
       </c>
       <c r="F55" t="s">
@@ -13409,71 +13409,71 @@
       </c>
       <c r="C63" t="s">
         <v>731</v>
       </c>
       <c r="D63">
         <v>33</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>732</v>
       </c>
       <c r="D64">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>733</v>
       </c>
       <c r="D65">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E65" t="s">
         <v>71</v>
       </c>
       <c r="F65" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>735</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
@@ -13569,51 +13569,51 @@
       </c>
       <c r="C71" t="s">
         <v>743</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>259</v>
       </c>
       <c r="F71" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>745</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>746</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
@@ -13649,71 +13649,71 @@
       </c>
       <c r="C75" t="s">
         <v>748</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>71</v>
       </c>
       <c r="F75" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>749</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>750</v>
       </c>
       <c r="D77">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>752</v>
       </c>
       <c r="D78">
         <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>71</v>
       </c>
       <c r="F78" t="s">
@@ -13886,51 +13886,51 @@
       </c>
       <c r="C87" t="s">
         <v>762</v>
       </c>
       <c r="D87">
         <v>33</v>
       </c>
       <c r="E87" t="s">
         <v>71</v>
       </c>
       <c r="F87" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>764</v>
       </c>
       <c r="D88">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E88" t="s">
         <v>71</v>
       </c>
       <c r="F88" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>765</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
@@ -14226,51 +14226,51 @@
       </c>
       <c r="C104" t="s">
         <v>791</v>
       </c>
       <c r="D104">
         <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>792</v>
       </c>
       <c r="F104" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>794</v>
       </c>
       <c r="D105">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>703</v>
       </c>
       <c r="F105" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>795</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
@@ -14386,51 +14386,51 @@
       </c>
       <c r="C112" t="s">
         <v>805</v>
       </c>
       <c r="D112">
         <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>806</v>
       </c>
       <c r="D113">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>44</v>
       </c>
       <c r="F113" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>808</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114" t="s">
         <v>44</v>
       </c>
       <c r="F114" t="s">
@@ -14794,85 +14794,85 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>831</v>
       </c>
       <c r="D133">
         <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>71</v>
       </c>
       <c r="F133" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>833</v>
       </c>
       <c r="D134">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>834</v>
       </c>
       <c r="D135">
         <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>703</v>
       </c>
       <c r="F135" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>836</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>837</v>
       </c>
       <c r="D137">
         <v>32</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>687</v>
       </c>
     </row>
@@ -14964,68 +14964,68 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>844</v>
       </c>
       <c r="D143">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>845</v>
       </c>
       <c r="D144">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>846</v>
       </c>
       <c r="D145">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>29</v>
       </c>
       <c r="F145" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>847</v>
       </c>
       <c r="D146">
         <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>848</v>
       </c>
     </row>
@@ -15066,102 +15066,102 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>851</v>
       </c>
       <c r="D149">
         <v>32</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>852</v>
       </c>
       <c r="D150">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>259</v>
       </c>
       <c r="F150" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>853</v>
       </c>
       <c r="D151">
         <v>32</v>
       </c>
       <c r="E151" t="s">
         <v>44</v>
       </c>
       <c r="F151" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>854</v>
       </c>
       <c r="D152">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>855</v>
       </c>
       <c r="D153">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E153" t="s">
         <v>10</v>
       </c>
       <c r="F153" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>856</v>
       </c>
       <c r="D154">
         <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>202</v>
       </c>
     </row>
@@ -15250,51 +15250,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>863</v>
       </c>
       <c r="D160">
         <v>32</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>864</v>
       </c>
       <c r="D161">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>866</v>
       </c>
       <c r="D162">
         <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>259</v>
       </c>
       <c r="F162" t="s">
         <v>790</v>
       </c>
     </row>
@@ -15369,51 +15369,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>871</v>
       </c>
       <c r="D167">
         <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
       <c r="F167" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>872</v>
       </c>
       <c r="D168">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E168" t="s">
         <v>49</v>
       </c>
       <c r="F168" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>873</v>
       </c>
       <c r="D169">
         <v>31</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>768</v>
       </c>
     </row>
@@ -15658,51 +15658,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>890</v>
       </c>
       <c r="D184">
         <v>31</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
       <c r="F184" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>891</v>
       </c>
       <c r="D185">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>892</v>
       </c>
       <c r="D186">
         <v>31</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
@@ -15876,51 +15876,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>901</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>903</v>
       </c>
       <c r="D4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>904</v>
       </c>
       <c r="D5">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -16116,51 +16116,51 @@
       </c>
       <c r="C15" t="s">
         <v>917</v>
       </c>
       <c r="D15">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>919</v>
       </c>
       <c r="D16">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>920</v>
       </c>
       <c r="D17">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
@@ -16236,51 +16236,51 @@
       </c>
       <c r="C21" t="s">
         <v>924</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>925</v>
       </c>
       <c r="D22">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>927</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
@@ -16416,51 +16416,51 @@
       </c>
       <c r="C30" t="s">
         <v>934</v>
       </c>
       <c r="D30">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>935</v>
       </c>
       <c r="D31">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>936</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32" t="s">
@@ -16576,91 +16576,91 @@
       </c>
       <c r="C38" t="s">
         <v>943</v>
       </c>
       <c r="D38">
         <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>944</v>
       </c>
       <c r="D39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>945</v>
       </c>
       <c r="D40">
         <v>33</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
       <c r="F40" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>947</v>
       </c>
       <c r="D41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>948</v>
       </c>
       <c r="D42">
         <v>33</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
@@ -16816,51 +16816,51 @@
       </c>
       <c r="C50" t="s">
         <v>958</v>
       </c>
       <c r="D50">
         <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>644</v>
       </c>
       <c r="F50" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>959</v>
       </c>
       <c r="D51">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>960</v>
       </c>
       <c r="D52">
         <v>33</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
@@ -17136,51 +17136,51 @@
       </c>
       <c r="C66" t="s">
         <v>978</v>
       </c>
       <c r="D66">
         <v>32</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
       <c r="F66" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>980</v>
       </c>
       <c r="D67">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>104</v>
       </c>
       <c r="F67" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>982</v>
       </c>
       <c r="D68">
         <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
@@ -17196,51 +17196,51 @@
       </c>
       <c r="C69" t="s">
         <v>983</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>984</v>
       </c>
       <c r="D70">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>985</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
@@ -17296,51 +17296,51 @@
       </c>
       <c r="C74" t="s">
         <v>988</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>989</v>
       </c>
       <c r="D75">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E75" t="s">
         <v>71</v>
       </c>
       <c r="F75" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>991</v>
       </c>
       <c r="D76">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>29</v>
       </c>
       <c r="F76" t="s">
@@ -17376,71 +17376,71 @@
       </c>
       <c r="C78" t="s">
         <v>994</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>995</v>
       </c>
       <c r="D79">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>996</v>
       </c>
       <c r="D80">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>997</v>
       </c>
       <c r="D81">
         <v>32</v>
       </c>
       <c r="E81" t="s">
         <v>71</v>
       </c>
       <c r="F81" t="s">
@@ -17636,51 +17636,51 @@
       </c>
       <c r="C91" t="s">
         <v>1010</v>
       </c>
       <c r="D91">
         <v>32</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>1011</v>
       </c>
       <c r="D92">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E92" t="s">
         <v>739</v>
       </c>
       <c r="F92" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>1013</v>
       </c>
       <c r="D93">
         <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
@@ -17816,51 +17816,51 @@
       </c>
       <c r="C100" t="s">
         <v>1019</v>
       </c>
       <c r="D100">
         <v>33</v>
       </c>
       <c r="E100" t="s">
         <v>71</v>
       </c>
       <c r="F100" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>1021</v>
       </c>
       <c r="D101">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E101" t="s">
         <v>71</v>
       </c>
       <c r="F101" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>1022</v>
       </c>
       <c r="D102">
         <v>33</v>
       </c>
       <c r="E102" t="s">
         <v>1023</v>
       </c>
       <c r="F102" t="s">
@@ -18113,51 +18113,51 @@
       </c>
       <c r="C115" t="s">
         <v>1040</v>
       </c>
       <c r="D115">
         <v>33</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>1041</v>
       </c>
       <c r="D116">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>1042</v>
       </c>
       <c r="D117">
         <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
@@ -18549,136 +18549,136 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>1073</v>
       </c>
       <c r="D138">
         <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>1075</v>
       </c>
       <c r="D139">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>1076</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>71</v>
       </c>
       <c r="F140" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>1077</v>
       </c>
       <c r="D141">
         <v>32</v>
       </c>
       <c r="E141" t="s">
         <v>62</v>
       </c>
       <c r="F141" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>1079</v>
       </c>
       <c r="D142">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>1080</v>
       </c>
       <c r="D143">
         <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>1081</v>
       </c>
       <c r="D144">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>1082</v>
       </c>
       <c r="D145">
         <v>33</v>
       </c>
       <c r="E145" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
@@ -18801,51 +18801,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>1091</v>
       </c>
       <c r="D153">
         <v>33</v>
       </c>
       <c r="E153" t="s">
         <v>44</v>
       </c>
       <c r="F153" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>1093</v>
       </c>
       <c r="D154">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>1094</v>
       </c>
       <c r="D155">
         <v>32</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>757</v>
       </c>
     </row>
@@ -19257,51 +19257,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>1120</v>
       </c>
       <c r="D180">
         <v>33</v>
       </c>
       <c r="E180" t="s">
         <v>44</v>
       </c>
       <c r="F180" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>1121</v>
       </c>
       <c r="D181">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>1123</v>
       </c>
       <c r="D182">
         <v>33</v>
       </c>
       <c r="E182" t="s">
         <v>71</v>
       </c>
       <c r="F182" t="s">
         <v>1066</v>
       </c>
     </row>
@@ -19546,51 +19546,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>1141</v>
       </c>
       <c r="D197">
         <v>32</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>275</v>
       </c>
       <c r="D198">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E198" t="s">
         <v>49</v>
       </c>
       <c r="F198" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>1142</v>
       </c>
       <c r="D199">
         <v>30</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
         <v>47</v>
       </c>
     </row>
@@ -19682,51 +19682,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>1148</v>
       </c>
       <c r="D205">
         <v>32</v>
       </c>
       <c r="E205" t="s">
         <v>739</v>
       </c>
       <c r="F205" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>1149</v>
       </c>
       <c r="D206">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E206" t="s">
         <v>44</v>
       </c>
       <c r="F206" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>1150</v>
       </c>
       <c r="D207">
         <v>31</v>
       </c>
       <c r="E207" t="s">
         <v>71</v>
       </c>
       <c r="F207" t="s">
         <v>1151</v>
       </c>
     </row>