--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -652,51 +652,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1168,51 +1168,51 @@
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>45</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1279,71 +1279,71 @@
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
@@ -1356,51 +1356,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>59</v>
       </c>
     </row>
@@ -1433,71 +1433,71 @@
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">