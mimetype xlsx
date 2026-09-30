--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1709,51 +1709,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2000,51 +2000,51 @@
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
@@ -2060,51 +2060,51 @@
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
@@ -2554,51 +2554,51 @@
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -2714,51 +2714,51 @@
       </c>
       <c r="C54" t="s">
         <v>89</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>92</v>
       </c>
       <c r="F55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
@@ -3028,51 +3028,51 @@
       </c>
       <c r="C70" t="s">
         <v>113</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>25</v>
       </c>
       <c r="F70" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>114</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>22</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>115</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
@@ -3088,51 +3088,51 @@
       </c>
       <c r="C73" t="s">
         <v>117</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>22</v>
       </c>
       <c r="F73" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>19</v>
       </c>
       <c r="F74" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
@@ -3225,51 +3225,51 @@
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>25</v>
       </c>
       <c r="F80" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>128</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>22</v>
       </c>
       <c r="F81" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>129</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>92</v>
       </c>
       <c r="F82" t="s">
@@ -3656,51 +3656,51 @@
       </c>
       <c r="C102" t="s">
         <v>161</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>92</v>
       </c>
       <c r="F102" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>162</v>
       </c>
       <c r="D103">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>163</v>
       </c>
       <c r="F103" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
@@ -3750,51 +3750,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>168</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>70</v>
       </c>
       <c r="F107" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>169</v>
       </c>
       <c r="D108">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
       <c r="F108" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>170</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>92</v>
       </c>
       <c r="F109" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3988,51 +3988,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>191</v>
       </c>
       <c r="D122">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>163</v>
       </c>
       <c r="F122" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>192</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
@@ -4115,51 +4115,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>201</v>
       </c>
       <c r="D129">
         <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>22</v>
       </c>
       <c r="F129" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>22</v>
       </c>
       <c r="F130" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>22</v>
       </c>
       <c r="F131" t="s">
         <v>174</v>
       </c>
     </row>
@@ -4248,51 +4248,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>210</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>22</v>
       </c>
       <c r="F137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>211</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>195</v>
       </c>
       <c r="F138" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>212</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -4521,51 +4521,51 @@
       </c>
       <c r="C7" t="s">
         <v>224</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>226</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>227</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>133</v>
       </c>
       <c r="F9" t="s">
@@ -4997,51 +4997,51 @@
       </c>
       <c r="C32" t="s">
         <v>255</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>257</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>92</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>258</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -5157,51 +5157,51 @@
       </c>
       <c r="C40" t="s">
         <v>264</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>163</v>
       </c>
       <c r="F40" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>266</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>267</v>
       </c>
       <c r="F41" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>269</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
     </row>
@@ -5214,51 +5214,51 @@
       </c>
       <c r="C43" t="s">
         <v>270</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>272</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>92</v>
       </c>
       <c r="F44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>273</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -5525,71 +5525,71 @@
       </c>
       <c r="C59" t="s">
         <v>287</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>70</v>
       </c>
       <c r="F59" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>289</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>290</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>39</v>
       </c>
       <c r="F61" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>292</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>163</v>
       </c>
       <c r="F62" t="s">
@@ -5659,51 +5659,51 @@
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>296</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>297</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>298</v>
       </c>
       <c r="D68">
         <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5790,51 +5790,51 @@
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>304</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>305</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>306</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
@@ -5984,91 +5984,91 @@
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>314</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>315</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
       <c r="F84" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>316</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>133</v>
       </c>
       <c r="F85" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>317</v>
       </c>
       <c r="D86">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>22</v>
       </c>
       <c r="F86" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>318</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
@@ -6318,51 +6318,51 @@
       </c>
       <c r="C100" t="s">
         <v>332</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>333</v>
       </c>
       <c r="D101">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>334</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6412,51 +6412,51 @@
       </c>
       <c r="C105" t="s">
         <v>337</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
       <c r="F105" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>338</v>
       </c>
       <c r="D106">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>22</v>
       </c>
       <c r="F106" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>339</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
     </row>
@@ -6549,51 +6549,51 @@
       </c>
       <c r="C112" t="s">
         <v>344</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>25</v>
       </c>
       <c r="F112" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>345</v>
       </c>
       <c r="D113">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>22</v>
       </c>
       <c r="F113" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>346</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
@@ -6820,51 +6820,51 @@
       </c>
       <c r="C126" t="s">
         <v>359</v>
       </c>
       <c r="D126">
         <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>22</v>
       </c>
       <c r="F126" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>360</v>
       </c>
       <c r="D127">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E127" t="s">
         <v>159</v>
       </c>
       <c r="F127" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>361</v>
       </c>
       <c r="D128">
         <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>136</v>
       </c>
     </row>
@@ -6953,51 +6953,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>367</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>193</v>
       </c>
       <c r="F134" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>369</v>
       </c>
       <c r="D135">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
       <c r="F135" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>370</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>22</v>
       </c>
       <c r="F136" t="s">
         <v>56</v>
       </c>
     </row>
@@ -7018,51 +7018,51 @@
         <v>156</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>372</v>
       </c>
       <c r="D138">
         <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>373</v>
       </c>
       <c r="D139">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>25</v>
       </c>
       <c r="F139" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>374</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>195</v>
       </c>
       <c r="F140" t="s">
         <v>196</v>
       </c>
     </row>
@@ -7355,51 +7355,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>393</v>
       </c>
       <c r="D158">
         <v>31</v>
       </c>
       <c r="E158" t="s">
         <v>22</v>
       </c>
       <c r="F158" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>394</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>19</v>
       </c>
       <c r="F159" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>395</v>
       </c>
       <c r="D160">
         <v>30</v>
       </c>
       <c r="E160" t="s">
         <v>92</v>
       </c>
       <c r="F160" t="s">
         <v>217</v>
       </c>
     </row>
@@ -7632,51 +7632,51 @@
         <v>176</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>412</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>413</v>
       </c>
       <c r="D176">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>92</v>
       </c>
       <c r="F176" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>