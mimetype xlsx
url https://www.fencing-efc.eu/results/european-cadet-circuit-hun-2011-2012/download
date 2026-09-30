--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -3056,51 +3056,51 @@
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -3216,71 +3216,71 @@
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -3336,51 +3336,51 @@
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -3456,71 +3456,71 @@
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -3696,91 +3696,91 @@
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>73</v>
       </c>
       <c r="F41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -3913,51 +3913,51 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>73</v>
       </c>
       <c r="F54" t="s">
         <v>74</v>
       </c>
     </row>
@@ -4015,51 +4015,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>44</v>
       </c>
       <c r="F58" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4100,51 +4100,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>99</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>100</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>101</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4211,51 +4211,51 @@
       </c>
       <c r="C2" t="s">
         <v>103</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>104</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>105</v>
       </c>
       <c r="F3" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>107</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>108</v>
       </c>
       <c r="F4" t="s">
@@ -4611,51 +4611,51 @@
       </c>
       <c r="C22" t="s">
         <v>138</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>139</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>140</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>141</v>
       </c>
       <c r="F24" t="s">
@@ -4711,51 +4711,51 @@
       </c>
       <c r="C27" t="s">
         <v>145</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>146</v>
       </c>
       <c r="F27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>148</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>149</v>
       </c>
       <c r="F28" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>151</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="F29" t="s">
@@ -4851,51 +4851,51 @@
       </c>
       <c r="C34" t="s">
         <v>160</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>73</v>
       </c>
       <c r="F34" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>162</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>116</v>
       </c>
       <c r="F35" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>163</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -4911,71 +4911,71 @@
       </c>
       <c r="C37" t="s">
         <v>164</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>166</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>167</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>105</v>
       </c>
       <c r="F39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>168</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>154</v>
       </c>
       <c r="F40" t="s">
@@ -5088,51 +5088,51 @@
       </c>
       <c r="C46" t="s">
         <v>176</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>177</v>
       </c>
       <c r="F46" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>179</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>180</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>105</v>
       </c>
       <c r="F48" t="s">
@@ -5365,51 +5365,51 @@
       </c>
       <c r="C60" t="s">
         <v>199</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>146</v>
       </c>
       <c r="F60" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>201</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>73</v>
       </c>
       <c r="F61" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>202</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>203</v>
       </c>
       <c r="F62" t="s">
@@ -5462,88 +5462,88 @@
       </c>
       <c r="C65" t="s">
         <v>208</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>102</v>
       </c>
       <c r="F65" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>210</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>211</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>212</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>51</v>
       </c>
       <c r="F68" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>214</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>112</v>
       </c>
       <c r="F69" t="s">
@@ -5559,51 +5559,51 @@
       </c>
       <c r="C70" t="s">
         <v>216</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>112</v>
       </c>
       <c r="F70" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>218</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>73</v>
       </c>
       <c r="F71" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>220</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>105</v>
       </c>
       <c r="F72" t="s">
@@ -5656,51 +5656,51 @@
       </c>
       <c r="C75" t="s">
         <v>223</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>225</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>105</v>
       </c>
       <c r="F76" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>226</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -5716,51 +5716,51 @@
       </c>
       <c r="C78" t="s">
         <v>227</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>112</v>
       </c>
       <c r="F78" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>229</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>230</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>112</v>
       </c>
       <c r="F80" t="s">
@@ -5996,51 +5996,51 @@
       </c>
       <c r="C92" t="s">
         <v>252</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>154</v>
       </c>
       <c r="F92" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>254</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>73</v>
       </c>
       <c r="F93" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>255</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>240</v>
       </c>
       <c r="F94" t="s">
@@ -6496,51 +6496,51 @@
       </c>
       <c r="C117" t="s">
         <v>284</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>132</v>
       </c>
       <c r="F117" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>286</v>
       </c>
       <c r="D118">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>287</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
@@ -6764,85 +6764,85 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>303</v>
       </c>
       <c r="D131">
         <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>154</v>
       </c>
       <c r="F131" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>305</v>
       </c>
       <c r="D132">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>146</v>
       </c>
       <c r="F132" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>307</v>
       </c>
       <c r="D133">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>141</v>
       </c>
       <c r="F133" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>309</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>311</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>154</v>
       </c>
       <c r="F135" t="s">
         <v>188</v>
       </c>
     </row>
@@ -7186,51 +7186,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>341</v>
       </c>
       <c r="D156">
         <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>149</v>
       </c>
       <c r="F156" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>342</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>15</v>
       </c>
       <c r="F157" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>343</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>154</v>
       </c>
       <c r="F158" t="s">
         <v>344</v>
       </c>
     </row>
@@ -7370,51 +7370,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>355</v>
       </c>
       <c r="D167">
         <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>356</v>
       </c>
       <c r="D168">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>357</v>
       </c>
       <c r="D169">
         <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>112</v>
       </c>
       <c r="F169" t="s">
         <v>358</v>
       </c>
     </row>
@@ -7452,51 +7452,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>361</v>
       </c>
       <c r="D172">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>362</v>
       </c>
       <c r="D173">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E173" t="s">
         <v>73</v>
       </c>
       <c r="F173" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>364</v>
       </c>
       <c r="D174">
         <v>30</v>
       </c>
       <c r="E174" t="s">
         <v>105</v>
       </c>
       <c r="F174" t="s">
         <v>106</v>
       </c>
     </row>
@@ -7520,102 +7520,102 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>366</v>
       </c>
       <c r="D176">
         <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>73</v>
       </c>
       <c r="F176" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>367</v>
       </c>
       <c r="D177">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>368</v>
       </c>
       <c r="D178">
         <v>30</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>370</v>
       </c>
       <c r="D179">
         <v>30</v>
       </c>
       <c r="E179" t="s">
         <v>184</v>
       </c>
       <c r="F179" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>372</v>
       </c>
       <c r="D180">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E180" t="s">
         <v>141</v>
       </c>
       <c r="F180" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>374</v>
       </c>
       <c r="D181">
         <v>30</v>
       </c>
       <c r="E181" t="s">
         <v>132</v>
       </c>
       <c r="F181" t="s">
         <v>375</v>
       </c>
     </row>
@@ -7670,51 +7670,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>380</v>
       </c>
       <c r="D185">
         <v>29</v>
       </c>
       <c r="E185" t="s">
         <v>184</v>
       </c>
       <c r="F185" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>381</v>
       </c>
       <c r="D186">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>382</v>
       </c>
       <c r="D187">
         <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>149</v>
       </c>
       <c r="F187" t="s">
         <v>383</v>
       </c>
     </row>
@@ -7806,68 +7806,68 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>389</v>
       </c>
       <c r="D193">
         <v>29</v>
       </c>
       <c r="E193" t="s">
         <v>51</v>
       </c>
       <c r="F193" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>390</v>
       </c>
       <c r="D194">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E194" t="s">
         <v>313</v>
       </c>
       <c r="F194" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>391</v>
       </c>
       <c r="D195">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E195" t="s">
         <v>141</v>
       </c>
       <c r="F195" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>392</v>
       </c>
       <c r="D196">
         <v>29</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>37</v>
       </c>
     </row>
@@ -7976,85 +7976,85 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>400</v>
       </c>
       <c r="D203">
         <v>30</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>401</v>
       </c>
       <c r="D204">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>402</v>
       </c>
       <c r="D205">
         <v>28</v>
       </c>
       <c r="E205" t="s">
         <v>132</v>
       </c>
       <c r="F205" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>403</v>
       </c>
       <c r="D206">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E206" t="s">
         <v>132</v>
       </c>
       <c r="F206" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>404</v>
       </c>
       <c r="D207">
         <v>28</v>
       </c>
       <c r="E207" t="s">
         <v>102</v>
       </c>
       <c r="F207" t="s">
         <v>209</v>
       </c>
     </row>
@@ -8118,51 +8118,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>405</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>154</v>
       </c>
       <c r="F2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>407</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>73</v>
       </c>
       <c r="F3" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>408</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>112</v>
       </c>
       <c r="F4" t="s">
@@ -8312,51 +8312,51 @@
       </c>
       <c r="C12" t="s">
         <v>423</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>108</v>
       </c>
       <c r="F12" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>425</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>427</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>413</v>
       </c>
     </row>
@@ -8460,51 +8460,51 @@
       </c>
       <c r="C20" t="s">
         <v>434</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>132</v>
       </c>
       <c r="F20" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>436</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>413</v>
       </c>
       <c r="F21" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>437</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
@@ -8520,51 +8520,51 @@
       </c>
       <c r="C23" t="s">
         <v>438</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>73</v>
       </c>
       <c r="F23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>439</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>154</v>
       </c>
       <c r="F24" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>441</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -8985,51 +8985,51 @@
       </c>
       <c r="C47" t="s">
         <v>471</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>472</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>108</v>
       </c>
       <c r="F48" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>473</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>413</v>
       </c>
     </row>
@@ -9450,91 +9450,91 @@
       </c>
       <c r="C71" t="s">
         <v>504</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>294</v>
       </c>
       <c r="F71" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>505</v>
       </c>
       <c r="D72">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>141</v>
       </c>
       <c r="F72" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>507</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>508</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>509</v>
       </c>
       <c r="F74" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>511</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>482</v>
       </c>
       <c r="F75" t="s">
@@ -10009,51 +10009,51 @@
       </c>
       <c r="C100" t="s">
         <v>543</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>544</v>
       </c>
       <c r="D101">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>545</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="F102" t="s">
         <v>24</v>
       </c>
     </row>
@@ -10086,51 +10086,51 @@
       </c>
       <c r="C104" t="s">
         <v>549</v>
       </c>
       <c r="D104">
         <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>112</v>
       </c>
       <c r="F104" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>551</v>
       </c>
       <c r="D105">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>294</v>
       </c>
       <c r="F105" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>553</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>116</v>
       </c>
       <c r="F106" t="s">
@@ -10412,51 +10412,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>576</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>108</v>
       </c>
       <c r="F123" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>577</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>578</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125" t="s">
         <v>224</v>
       </c>
     </row>
@@ -10497,51 +10497,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>582</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>51</v>
       </c>
       <c r="F128" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>583</v>
       </c>
       <c r="D129">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>584</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>102</v>
       </c>
       <c r="F130" t="s">
         <v>557</v>
       </c>
     </row>
@@ -10858,51 +10858,51 @@
       </c>
       <c r="C13" t="s">
         <v>602</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>154</v>
       </c>
       <c r="F13" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>604</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>605</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>112</v>
       </c>
       <c r="F15" t="s">
         <v>606</v>
       </c>
     </row>
@@ -10975,51 +10975,51 @@
       </c>
       <c r="C19" t="s">
         <v>611</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>612</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>613</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>184</v>
       </c>
       <c r="F21" t="s">
         <v>497</v>
       </c>
     </row>
@@ -11146,51 +11146,51 @@
       </c>
       <c r="C28" t="s">
         <v>620</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>190</v>
       </c>
       <c r="F28" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>622</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="F29" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>624</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>482</v>
       </c>
       <c r="F30" t="s">
@@ -11511,51 +11511,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>646</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>647</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>105</v>
       </c>
       <c r="F48" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>648</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>482</v>
       </c>
       <c r="F49" t="s">
@@ -11685,51 +11685,51 @@
       </c>
       <c r="C56" t="s">
         <v>656</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>154</v>
       </c>
       <c r="F56" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>657</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>73</v>
       </c>
       <c r="F57" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>658</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>413</v>
       </c>
     </row>
@@ -11742,51 +11742,51 @@
       </c>
       <c r="C59" t="s">
         <v>659</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>294</v>
       </c>
       <c r="F59" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>660</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>184</v>
       </c>
       <c r="F60" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>661</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>190</v>
       </c>
       <c r="F61" t="s">
@@ -11822,71 +11822,71 @@
       </c>
       <c r="C63" t="s">
         <v>663</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>184</v>
       </c>
       <c r="F63" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>664</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>154</v>
       </c>
       <c r="F64" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>665</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>240</v>
       </c>
       <c r="F65" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>666</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>154</v>
       </c>
       <c r="F66" t="s">
@@ -11962,51 +11962,51 @@
       </c>
       <c r="C70" t="s">
         <v>670</v>
       </c>
       <c r="D70">
         <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>108</v>
       </c>
       <c r="F70" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>671</v>
       </c>
       <c r="D71">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>673</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>73</v>
       </c>
       <c r="F72" t="s">
@@ -12042,51 +12042,51 @@
       </c>
       <c r="C74" t="s">
         <v>675</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>154</v>
       </c>
       <c r="F74" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>676</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>44</v>
       </c>
       <c r="F75" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>677</v>
       </c>
       <c r="D76">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>112</v>
       </c>
       <c r="F76" t="s">
@@ -12102,51 +12102,51 @@
       </c>
       <c r="C77" t="s">
         <v>679</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>680</v>
       </c>
       <c r="D78">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>112</v>
       </c>
       <c r="F78" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>682</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>313</v>
       </c>
       <c r="F79" t="s">
@@ -12758,51 +12758,51 @@
       </c>
       <c r="C111" t="s">
         <v>722</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>154</v>
       </c>
       <c r="F111" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>724</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>190</v>
       </c>
       <c r="F112" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>726</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>184</v>
       </c>
       <c r="F113" t="s">
@@ -13327,51 +13327,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>757</v>
       </c>
       <c r="D142">
         <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>102</v>
       </c>
       <c r="F142" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>759</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>73</v>
       </c>
       <c r="F143" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>760</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>73</v>
       </c>
       <c r="F144" t="s">
         <v>581</v>
       </c>
     </row>
@@ -13548,51 +13548,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>774</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>313</v>
       </c>
       <c r="F155" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>776</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>294</v>
       </c>
       <c r="F156" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>778</v>
       </c>
       <c r="D157">
         <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
@@ -14128,68 +14128,68 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>815</v>
       </c>
       <c r="D190">
         <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>816</v>
       </c>
       <c r="D191">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>818</v>
       </c>
       <c r="D192">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E192" t="s">
         <v>51</v>
       </c>
       <c r="F192" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>819</v>
       </c>
       <c r="D193">
         <v>28</v>
       </c>
       <c r="E193" t="s">
         <v>132</v>
       </c>
       <c r="F193" t="s">
         <v>435</v>
       </c>
     </row>