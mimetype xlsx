--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2691,51 +2691,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -2791,51 +2791,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
@@ -2871,51 +2871,51 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
@@ -2931,71 +2931,71 @@
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
@@ -3028,111 +3028,111 @@
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>65</v>
       </c>
       <c r="F30" t="s">
@@ -3188,51 +3188,51 @@
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -3248,51 +3248,51 @@
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>80</v>
       </c>
       <c r="F37" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>82</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -3308,51 +3308,51 @@
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
@@ -3448,51 +3448,51 @@
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>97</v>
       </c>
       <c r="F47" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>99</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>87</v>
       </c>
       <c r="F48" t="s">
@@ -3805,51 +3805,51 @@
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>41</v>
       </c>
       <c r="F64" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>127</v>
       </c>
       <c r="D65">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>128</v>
       </c>
       <c r="F65" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -4039,51 +4039,51 @@
       </c>
       <c r="C76" t="s">
         <v>145</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>87</v>
       </c>
       <c r="F76" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>146</v>
       </c>
       <c r="D77">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>41</v>
       </c>
       <c r="F77" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>148</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>31</v>
       </c>
       <c r="F78" t="s">
@@ -4656,51 +4656,51 @@
       </c>
       <c r="C107" t="s">
         <v>192</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>195</v>
       </c>
       <c r="D109">
         <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>23</v>
       </c>
       <c r="F109" t="s">
@@ -4796,131 +4796,131 @@
       </c>
       <c r="C114" t="s">
         <v>202</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114" t="s">
         <v>41</v>
       </c>
       <c r="F114" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>203</v>
       </c>
       <c r="D115">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>87</v>
       </c>
       <c r="F115" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>205</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>74</v>
       </c>
       <c r="F116" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>207</v>
       </c>
       <c r="D117">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>208</v>
       </c>
       <c r="F117" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>210</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>211</v>
       </c>
       <c r="F118" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>213</v>
       </c>
       <c r="D119">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>215</v>
       </c>
       <c r="D120">
         <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4953,51 +4953,51 @@
       </c>
       <c r="C122" t="s">
         <v>218</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>52</v>
       </c>
       <c r="F122" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>219</v>
       </c>
       <c r="D123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>41</v>
       </c>
       <c r="F123" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>221</v>
       </c>
       <c r="D124">
         <v>32</v>
       </c>
       <c r="E124" t="s">
         <v>74</v>
       </c>
       <c r="F124" t="s">
@@ -5192,68 +5192,68 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>237</v>
       </c>
       <c r="D135">
         <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>41</v>
       </c>
       <c r="F135" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>238</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>239</v>
       </c>
       <c r="D137">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>52</v>
       </c>
       <c r="F137" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
         <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>87</v>
       </c>
       <c r="F138" t="s">
         <v>100</v>
       </c>
     </row>
@@ -5328,150 +5328,150 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>247</v>
       </c>
       <c r="D143">
         <v>31</v>
       </c>
       <c r="E143" t="s">
         <v>87</v>
       </c>
       <c r="F143" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>248</v>
       </c>
       <c r="D144">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>156</v>
       </c>
       <c r="F145" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>251</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
         <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>253</v>
       </c>
       <c r="D148">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>254</v>
       </c>
       <c r="D149">
         <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>255</v>
       </c>
       <c r="D150">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>106</v>
       </c>
       <c r="F150" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>256</v>
       </c>
       <c r="D151">
         <v>31</v>
       </c>
       <c r="E151" t="s">
         <v>87</v>
       </c>
       <c r="F151" t="s">
         <v>229</v>
       </c>
     </row>
@@ -5951,102 +5951,102 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>292</v>
       </c>
       <c r="D180">
         <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>52</v>
       </c>
       <c r="F180" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>293</v>
       </c>
       <c r="D181">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E181" t="s">
         <v>52</v>
       </c>
       <c r="F181" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>294</v>
       </c>
       <c r="D182">
         <v>31</v>
       </c>
       <c r="E182" t="s">
         <v>36</v>
       </c>
       <c r="F182" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>296</v>
       </c>
       <c r="D183">
         <v>31</v>
       </c>
       <c r="E183" t="s">
         <v>65</v>
       </c>
       <c r="F183" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>297</v>
       </c>
       <c r="D184">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E184" t="s">
         <v>41</v>
       </c>
       <c r="F184" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>298</v>
       </c>
       <c r="D185">
         <v>31</v>
       </c>
       <c r="E185" t="s">
         <v>156</v>
       </c>
       <c r="F185" t="s">
         <v>250</v>
       </c>
     </row>
@@ -6087,51 +6087,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>301</v>
       </c>
       <c r="D188">
         <v>31</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>302</v>
       </c>
       <c r="D189">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E189" t="s">
         <v>52</v>
       </c>
       <c r="F189" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>303</v>
       </c>
       <c r="D190">
         <v>30</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>118</v>
       </c>
     </row>
@@ -6189,85 +6189,85 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>307</v>
       </c>
       <c r="D194">
         <v>31</v>
       </c>
       <c r="E194" t="s">
         <v>36</v>
       </c>
       <c r="F194" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>308</v>
       </c>
       <c r="D195">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>309</v>
       </c>
       <c r="D196">
         <v>29</v>
       </c>
       <c r="E196" t="s">
         <v>106</v>
       </c>
       <c r="F196" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>310</v>
       </c>
       <c r="D197">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E197" t="s">
         <v>74</v>
       </c>
       <c r="F197" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>311</v>
       </c>
       <c r="D198">
         <v>29</v>
       </c>
       <c r="E198" t="s">
         <v>74</v>
       </c>
       <c r="F198" t="s">
         <v>260</v>
       </c>
     </row>
@@ -6431,71 +6431,71 @@
       </c>
       <c r="C5" t="s">
         <v>319</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>320</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>70</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>321</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>323</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>70</v>
       </c>
       <c r="F8" t="s">
@@ -6528,51 +6528,51 @@
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>325</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>326</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>70</v>
       </c>
       <c r="F11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>327</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>70</v>
       </c>
       <c r="F12" t="s">
@@ -6648,51 +6648,51 @@
       </c>
       <c r="C16" t="s">
         <v>334</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>97</v>
       </c>
       <c r="F16" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>336</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>337</v>
       </c>
       <c r="F17" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>339</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>97</v>
       </c>
       <c r="F18" t="s">
@@ -6768,51 +6768,51 @@
       </c>
       <c r="C22" t="s">
         <v>343</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>61</v>
       </c>
       <c r="F22" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>345</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>347</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" t="s">
@@ -6982,91 +6982,91 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>363</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>364</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>366</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>367</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>368</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>61</v>
       </c>
       <c r="F37" t="s">
@@ -7139,71 +7139,71 @@
       </c>
       <c r="C41" t="s">
         <v>372</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>374</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>87</v>
       </c>
       <c r="F42" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>375</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>41</v>
       </c>
       <c r="F43" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>376</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>87</v>
       </c>
       <c r="F44" t="s">
@@ -7396,51 +7396,51 @@
       </c>
       <c r="C54" t="s">
         <v>390</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>391</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>392</v>
       </c>
       <c r="F55" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>394</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>31</v>
       </c>
       <c r="F56" t="s">
@@ -7576,51 +7576,51 @@
       </c>
       <c r="C63" t="s">
         <v>403</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>404</v>
       </c>
       <c r="D64">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>31</v>
       </c>
       <c r="F64" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>406</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>156</v>
       </c>
       <c r="F65" t="s">
@@ -7716,91 +7716,91 @@
       </c>
       <c r="C70" t="s">
         <v>412</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>87</v>
       </c>
       <c r="F70" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>414</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>31</v>
       </c>
       <c r="F71" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>415</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>97</v>
       </c>
       <c r="F72" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>416</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>337</v>
       </c>
       <c r="F73" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>417</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
@@ -7833,51 +7833,51 @@
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>419</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>420</v>
       </c>
       <c r="D77">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>421</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>422</v>
       </c>
     </row>
@@ -7970,51 +7970,51 @@
       </c>
       <c r="C83" t="s">
         <v>428</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>41</v>
       </c>
       <c r="F83" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>430</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>355</v>
       </c>
       <c r="F84" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>432</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
@@ -8224,51 +8224,51 @@
       </c>
       <c r="C96" t="s">
         <v>447</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>31</v>
       </c>
       <c r="F96" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>448</v>
       </c>
       <c r="D97">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>87</v>
       </c>
       <c r="F97" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>450</v>
       </c>
       <c r="D98">
         <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>128</v>
       </c>
       <c r="F98" t="s">
@@ -8321,51 +8321,51 @@
       </c>
       <c r="C101" t="s">
         <v>454</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>87</v>
       </c>
       <c r="F101" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>456</v>
       </c>
       <c r="D102">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>52</v>
       </c>
       <c r="F102" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>458</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>106</v>
       </c>
       <c r="F103" t="s">
@@ -8575,51 +8575,51 @@
       </c>
       <c r="C114" t="s">
         <v>474</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>475</v>
       </c>
       <c r="D115">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>106</v>
       </c>
       <c r="F115" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>477</v>
       </c>
       <c r="D116">
         <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>31</v>
       </c>
     </row>
@@ -8944,51 +8944,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>502</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>41</v>
       </c>
       <c r="F135" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>503</v>
       </c>
       <c r="D136">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E136" t="s">
         <v>156</v>
       </c>
       <c r="F136" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>504</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>31</v>
       </c>
       <c r="F137" t="s">
         <v>32</v>
       </c>
     </row>
@@ -9114,51 +9114,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>513</v>
       </c>
       <c r="D145">
         <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>74</v>
       </c>
       <c r="F145" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>514</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>31</v>
       </c>
       <c r="F146" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>515</v>
       </c>
       <c r="D147">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>31</v>
       </c>
       <c r="F147" t="s">
         <v>95</v>
       </c>
     </row>
@@ -9230,51 +9230,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>520</v>
       </c>
       <c r="D152">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>74</v>
       </c>
       <c r="F152" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>521</v>
       </c>
       <c r="D153">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>31</v>
       </c>
       <c r="F153" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>522</v>
       </c>
       <c r="D154">
         <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>461</v>
       </c>
       <c r="F154" t="s">
         <v>462</v>
       </c>
     </row>
@@ -9466,51 +9466,51 @@
       </c>
       <c r="C5" t="s">
         <v>530</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>531</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>70</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>532</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>87</v>
       </c>
       <c r="F7" t="s">
@@ -9748,51 +9748,51 @@
       </c>
       <c r="C20" t="s">
         <v>545</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>547</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>548</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>41</v>
       </c>
       <c r="F22" t="s">
         <v>446</v>
       </c>
     </row>
@@ -9805,51 +9805,51 @@
       </c>
       <c r="C23" t="s">
         <v>549</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>355</v>
       </c>
       <c r="F23" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>550</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>208</v>
       </c>
       <c r="F24" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>552</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>208</v>
       </c>
       <c r="F25" t="s">
@@ -9885,51 +9885,51 @@
       </c>
       <c r="C27" t="s">
         <v>554</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>166</v>
       </c>
       <c r="F27" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>555</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>556</v>
       </c>
       <c r="F28" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>558</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -9965,68 +9965,68 @@
       </c>
       <c r="C31" t="s">
         <v>560</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>128</v>
       </c>
       <c r="F31" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>562</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>563</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>564</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>166</v>
       </c>
       <c r="F34" t="s">
@@ -10119,51 +10119,51 @@
       </c>
       <c r="C39" t="s">
         <v>570</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>572</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>166</v>
       </c>
       <c r="F40" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>573</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>484</v>
       </c>
       <c r="F41" t="s">
@@ -10259,51 +10259,51 @@
       </c>
       <c r="C46" t="s">
         <v>578</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>579</v>
       </c>
       <c r="D47">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>580</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
@@ -10821,51 +10821,51 @@
       </c>
       <c r="C75" t="s">
         <v>611</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>156</v>
       </c>
       <c r="F75" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>612</v>
       </c>
       <c r="D76">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>106</v>
       </c>
       <c r="F76" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>614</v>
       </c>
       <c r="D77">
         <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -11018,51 +11018,51 @@
       </c>
       <c r="C85" t="s">
         <v>623</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>41</v>
       </c>
       <c r="F85" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>624</v>
       </c>
       <c r="D86">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>61</v>
       </c>
       <c r="F86" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>625</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>41</v>
       </c>
       <c r="F87" t="s">
@@ -11572,51 +11572,51 @@
       </c>
       <c r="C113" t="s">
         <v>655</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>656</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>156</v>
       </c>
       <c r="F114" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>657</v>
       </c>
       <c r="D115">
         <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -11692,51 +11692,51 @@
       </c>
       <c r="C119" t="s">
         <v>661</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>87</v>
       </c>
       <c r="F119" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>662</v>
       </c>
       <c r="D120">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>663</v>
       </c>
       <c r="D121">
         <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>97</v>
       </c>
       <c r="F121" t="s">
         <v>346</v>
       </c>
     </row>
@@ -11971,116 +11971,116 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>678</v>
       </c>
       <c r="D134">
         <v>32</v>
       </c>
       <c r="E134" t="s">
         <v>80</v>
       </c>
       <c r="F134" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>679</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>31</v>
       </c>
       <c r="F135" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>680</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>31</v>
       </c>
       <c r="F136" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>681</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>682</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>41</v>
       </c>
       <c r="F138" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>293</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>52</v>
       </c>
       <c r="F139" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>683</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>31</v>
       </c>
       <c r="F140" t="s">
         <v>149</v>
       </c>
     </row>
@@ -12121,85 +12121,85 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>686</v>
       </c>
       <c r="D143">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>36</v>
       </c>
       <c r="F143" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>687</v>
       </c>
       <c r="D144">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>688</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>689</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
       <c r="F146" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>690</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>484</v>
       </c>
       <c r="F147" t="s">
         <v>485</v>
       </c>
     </row>
@@ -12339,51 +12339,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>699</v>
       </c>
       <c r="D156">
         <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>166</v>
       </c>
       <c r="F156" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>700</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>41</v>
       </c>
       <c r="F157" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>701</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>156</v>
       </c>
       <c r="F158" t="s">
         <v>250</v>
       </c>
     </row>
@@ -12506,51 +12506,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>708</v>
       </c>
       <c r="D166">
         <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>36</v>
       </c>
       <c r="F166" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>709</v>
       </c>
       <c r="D167">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>710</v>
       </c>
       <c r="D168">
         <v>31</v>
       </c>
       <c r="E168" t="s">
         <v>392</v>
       </c>
       <c r="F168" t="s">
         <v>393</v>
       </c>
     </row>