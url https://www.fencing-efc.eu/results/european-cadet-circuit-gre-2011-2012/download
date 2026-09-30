--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -774,71 +774,71 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
@@ -994,51 +994,51 @@
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
@@ -1171,71 +1171,71 @@
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -1379,51 +1379,51 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
@@ -1476,51 +1476,51 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1567,51 +1567,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>82</v>
       </c>
     </row>
@@ -1680,51 +1680,51 @@
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>88</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>89</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>90</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
         <v>66</v>
       </c>
     </row>