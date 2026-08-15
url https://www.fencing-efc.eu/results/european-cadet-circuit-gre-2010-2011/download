--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -811,51 +811,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -911,51 +911,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
@@ -1031,71 +1031,71 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>26</v>
       </c>
       <c r="F17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
@@ -1111,151 +1111,151 @@
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
@@ -1291,51 +1291,51 @@
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>68</v>
       </c>
     </row>
@@ -1388,91 +1388,91 @@
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
@@ -1588,131 +1588,131 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
       <c r="F46" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>31</v>
       </c>
       <c r="F47" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>31</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49" t="s">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>31</v>
       </c>
       <c r="F55" t="s">
@@ -1924,51 +1924,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
         <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>