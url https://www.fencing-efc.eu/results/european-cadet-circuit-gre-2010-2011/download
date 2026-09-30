--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -851,51 +851,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
@@ -931,91 +931,91 @@
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1251,111 +1251,111 @@
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1408,51 +1408,51 @@
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
@@ -1548,51 +1548,51 @@
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>31</v>
       </c>
       <c r="F42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
@@ -1825,51 +1825,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>31</v>
       </c>
       <c r="F55" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>26</v>
       </c>
       <c r="F56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>62</v>
       </c>
     </row>