--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1258,51 +1258,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1369,51 +1369,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -1779,91 +1779,91 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>41</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
       <c r="F33" t="s">
@@ -2150,51 +2150,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>65</v>
       </c>
       <c r="F50" t="s">
@@ -2330,51 +2330,51 @@
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>102</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>47</v>
       </c>
       <c r="F59" t="s">
@@ -2427,51 +2427,51 @@
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>47</v>
       </c>
       <c r="F62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>41</v>
       </c>
       <c r="F63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>47</v>
       </c>
       <c r="F64" t="s">
@@ -2667,51 +2667,51 @@
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>47</v>
       </c>
       <c r="F74" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
@@ -3127,91 +3127,91 @@
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>47</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>47</v>
       </c>
       <c r="F98" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>32</v>
       </c>
       <c r="F99" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>172</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>32</v>
       </c>
       <c r="F100" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>47</v>
       </c>
       <c r="F101" t="s">
@@ -3324,51 +3324,51 @@
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>183</v>
       </c>
       <c r="D109">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>41</v>
       </c>
       <c r="F109" t="s">
@@ -3481,51 +3481,51 @@
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>41</v>
       </c>
       <c r="F115" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>47</v>
       </c>
       <c r="F116" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
         <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>32</v>
       </c>
       <c r="F117" t="s">
@@ -3638,51 +3638,51 @@
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>206</v>
       </c>
       <c r="D124">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>207</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>47</v>
       </c>
       <c r="F125" t="s">
         <v>153</v>
       </c>
     </row>
@@ -3769,51 +3769,51 @@
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>213</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>25</v>
       </c>
       <c r="F130" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E131" t="s">
         <v>41</v>
       </c>
       <c r="F131" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
         <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -3848,51 +3848,51 @@
         <v>153</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>219</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>47</v>
       </c>
       <c r="F136" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -4012,51 +4012,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>145</v>
       </c>
       <c r="C145" t="s">
         <v>232</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>47</v>
       </c>
       <c r="F145" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>146</v>
       </c>
       <c r="C146" t="s">
         <v>234</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>22</v>
       </c>
       <c r="F146" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>147</v>
       </c>
       <c r="C147" t="s">
         <v>235</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>22</v>
       </c>
       <c r="F147" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4077,51 +4077,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>149</v>
       </c>
       <c r="C149" t="s">
         <v>238</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>150</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>149</v>
       </c>
       <c r="F150" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
         <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>149</v>
       </c>
       <c r="F151" t="s">
         <v>150</v>
       </c>
     </row>
@@ -4196,51 +4196,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>156</v>
       </c>
       <c r="C156" t="s">
         <v>247</v>
       </c>
       <c r="D156">
         <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>47</v>
       </c>
       <c r="F156" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>157</v>
       </c>
       <c r="C157" t="s">
         <v>249</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>158</v>
       </c>
       <c r="C158" t="s">
         <v>251</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
@@ -4357,68 +4357,68 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>166</v>
       </c>
       <c r="C166" t="s">
         <v>261</v>
       </c>
       <c r="D166">
         <v>31</v>
       </c>
       <c r="E166" t="s">
         <v>25</v>
       </c>
       <c r="F166" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>263</v>
       </c>
       <c r="D167">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>47</v>
       </c>
       <c r="F167" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>265</v>
       </c>
       <c r="D168">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>47</v>
       </c>
       <c r="F168" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>266</v>
       </c>
       <c r="D169">
         <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>47</v>
       </c>
       <c r="F169" t="s">
         <v>114</v>
       </c>
     </row>