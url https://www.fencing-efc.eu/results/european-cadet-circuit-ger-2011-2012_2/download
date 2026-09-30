--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1604,91 +1604,91 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
@@ -1704,51 +1704,51 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1818,51 +1818,51 @@
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
@@ -1875,91 +1875,91 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2186,88 +2186,88 @@
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
@@ -2811,51 +2811,51 @@
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>135</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>137</v>
       </c>
       <c r="F79" t="s">
@@ -2931,68 +2931,68 @@
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -3299,51 +3299,51 @@
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>34</v>
       </c>
       <c r="F102" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
       <c r="F103" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
@@ -3596,51 +3596,51 @@
       </c>
       <c r="C117" t="s">
         <v>190</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>192</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>193</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>69</v>
       </c>
       <c r="F119" t="s">
@@ -3756,51 +3756,51 @@
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>34</v>
       </c>
       <c r="F125" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>204</v>
       </c>
       <c r="F126" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127" t="s">
@@ -3836,51 +3836,51 @@
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>69</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>213</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3972,68 +3972,68 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>222</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>28</v>
       </c>
       <c r="F137" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>223</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>224</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>137</v>
       </c>
       <c r="F139" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>226</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>14</v>
       </c>
       <c r="F140" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4190,102 +4190,102 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>241</v>
       </c>
       <c r="D150">
         <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
       <c r="F151" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>244</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="F152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>137</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E154" t="s">
         <v>137</v>
       </c>
       <c r="F154" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>249</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4493,51 +4493,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>267</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>34</v>
       </c>
       <c r="F168" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>269</v>
       </c>
       <c r="D169">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="F169" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>271</v>
       </c>
       <c r="D170">
         <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170" t="s">
         <v>272</v>
       </c>
     </row>
@@ -4867,119 +4867,119 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>300</v>
       </c>
       <c r="D190">
         <v>30</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>301</v>
       </c>
       <c r="D191">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>137</v>
       </c>
       <c r="F191" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>303</v>
       </c>
       <c r="D192">
         <v>30</v>
       </c>
       <c r="E192" t="s">
         <v>79</v>
       </c>
       <c r="F192" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>305</v>
       </c>
       <c r="D193">
         <v>30</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
       <c r="F193" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>307</v>
       </c>
       <c r="D194">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E194" t="s">
         <v>107</v>
       </c>
       <c r="F194" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>308</v>
       </c>
       <c r="D195">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>