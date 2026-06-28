--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1255,51 +1255,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1375,51 +1375,51 @@
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1535,51 +1535,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
@@ -1695,51 +1695,51 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
@@ -1835,51 +1835,51 @@
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -1986,51 +1986,51 @@
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>54</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
@@ -2163,111 +2163,111 @@
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>33</v>
       </c>
       <c r="F50" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2320,51 +2320,51 @@
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
       <c r="F57" t="s">
         <v>107</v>
       </c>
     </row>
@@ -2474,51 +2474,51 @@
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>119</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>66</v>
       </c>
     </row>
@@ -2591,51 +2591,51 @@
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>33</v>
       </c>
       <c r="F69" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2668,51 +2668,51 @@
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2802,51 +2802,51 @@
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>141</v>
       </c>
       <c r="F81" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>33</v>
       </c>
       <c r="F82" t="s">
@@ -2882,51 +2882,51 @@
       </c>
       <c r="C84" t="s">
         <v>146</v>
       </c>
       <c r="D84">
         <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>136</v>
       </c>
     </row>
@@ -3036,91 +3036,91 @@
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>33</v>
       </c>
       <c r="F92" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>111</v>
       </c>
       <c r="F93" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
         <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>33</v>
       </c>
       <c r="F95" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>162</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>33</v>
       </c>
       <c r="F96" t="s">
@@ -3313,51 +3313,51 @@
       </c>
       <c r="C106" t="s">
         <v>177</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>54</v>
       </c>
       <c r="F106" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>178</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>179</v>
       </c>
       <c r="F107" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
@@ -3373,51 +3373,51 @@
       </c>
       <c r="C109" t="s">
         <v>182</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>33</v>
       </c>
       <c r="F109" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>184</v>
       </c>
       <c r="D110">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>111</v>
       </c>
       <c r="F110" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>185</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>66</v>
       </c>
       <c r="F111" t="s">
@@ -3954,68 +3954,68 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>231</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>234</v>
       </c>
       <c r="D142">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>54</v>
       </c>
       <c r="F142" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>235</v>
       </c>
       <c r="D143">
         <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>33</v>
       </c>
       <c r="F143" t="s">
         <v>39</v>
       </c>
     </row>
@@ -4090,68 +4090,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>241</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>33</v>
       </c>
       <c r="F148" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>243</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>54</v>
       </c>
       <c r="F149" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>244</v>
       </c>
       <c r="D150">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>245</v>
       </c>
       <c r="D151">
         <v>31</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
       <c r="F151" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4404,51 +4404,51 @@
         <v>266</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>267</v>
       </c>
       <c r="D167">
         <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>268</v>
       </c>
       <c r="D168">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E168" t="s">
         <v>79</v>
       </c>
       <c r="F168" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>269</v>
       </c>
       <c r="D169">
         <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
     </row>