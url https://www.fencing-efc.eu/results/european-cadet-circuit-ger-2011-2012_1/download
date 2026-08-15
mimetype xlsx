--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -1575,111 +1575,111 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
@@ -1875,51 +1875,51 @@
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
@@ -2066,51 +2066,51 @@
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>33</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2143,51 +2143,51 @@
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>90</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
@@ -2260,51 +2260,51 @@
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>87</v>
       </c>
       <c r="F54" t="s">
@@ -2337,131 +2337,131 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
       <c r="F57" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>111</v>
       </c>
       <c r="F60" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>115</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>66</v>
       </c>
     </row>
@@ -2571,51 +2571,51 @@
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>54</v>
       </c>
       <c r="F68" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>33</v>
       </c>
       <c r="F69" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2705,51 +2705,51 @@
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>33</v>
       </c>
       <c r="F76" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
@@ -3273,51 +3273,51 @@
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>33</v>
       </c>
       <c r="F104" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>175</v>
       </c>
       <c r="D105">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>33</v>
       </c>
       <c r="F105" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>177</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>54</v>
       </c>
       <c r="F106" t="s">
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C107" t="s">
         <v>178</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>179</v>
       </c>
       <c r="F107" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>182</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>33</v>
       </c>
       <c r="F109" t="s">
@@ -3413,51 +3413,51 @@
       </c>
       <c r="C111" t="s">
         <v>185</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>66</v>
       </c>
       <c r="F111" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>187</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>33</v>
       </c>
       <c r="F112" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>188</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>30</v>
       </c>
       <c r="F113" t="s">
@@ -3730,51 +3730,51 @@
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>33</v>
       </c>
       <c r="F127" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>213</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>87</v>
       </c>
       <c r="F129" t="s">
@@ -3787,170 +3787,170 @@
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>215</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>90</v>
       </c>
       <c r="F130" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>33</v>
       </c>
       <c r="F131" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>218</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>33</v>
       </c>
       <c r="F133" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>221</v>
       </c>
       <c r="D134">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>222</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>33</v>
       </c>
       <c r="F135" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>224</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -4022,85 +4022,85 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>236</v>
       </c>
       <c r="D144">
         <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>33</v>
       </c>
       <c r="F144" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>238</v>
       </c>
       <c r="D145">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>33</v>
       </c>
       <c r="F145" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>239</v>
       </c>
       <c r="D146">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>111</v>
       </c>
       <c r="F146" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>240</v>
       </c>
       <c r="D147">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>33</v>
       </c>
       <c r="F147" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>241</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>33</v>
       </c>
       <c r="F148" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4240,51 +4240,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>254</v>
       </c>
       <c r="D157">
         <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>90</v>
       </c>
       <c r="F157" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>255</v>
       </c>
       <c r="D158">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E158" t="s">
         <v>30</v>
       </c>
       <c r="F158" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>256</v>
       </c>
       <c r="D159">
         <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>33</v>
       </c>
       <c r="F159" t="s">
         <v>97</v>
       </c>
     </row>
@@ -4356,51 +4356,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>262</v>
       </c>
       <c r="D164">
         <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>179</v>
       </c>
       <c r="F164" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
       </c>
       <c r="D165">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>33</v>
       </c>
       <c r="F165" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>265</v>
       </c>
       <c r="D166">
         <v>30</v>
       </c>
       <c r="E166" t="s">
         <v>179</v>
       </c>
       <c r="F166" t="s">
         <v>266</v>
       </c>
     </row>
@@ -4438,51 +4438,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>269</v>
       </c>
       <c r="D169">
         <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>270</v>
       </c>
       <c r="D170">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>87</v>
       </c>
       <c r="F170" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>271</v>
       </c>
       <c r="D171">
         <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>272</v>
       </c>
       <c r="F171" t="s">
         <v>273</v>
       </c>
     </row>