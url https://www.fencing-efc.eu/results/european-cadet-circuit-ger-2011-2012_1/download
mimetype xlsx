--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1295,51 +1295,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1355,91 +1355,91 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -1755,111 +1755,111 @@
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
@@ -2006,71 +2006,71 @@
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>54</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
@@ -2785,51 +2785,51 @@
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>33</v>
       </c>
       <c r="F79" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>141</v>
       </c>
       <c r="F81" t="s">
         <v>142</v>
       </c>
     </row>
@@ -2919,51 +2919,51 @@
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>54</v>
       </c>
       <c r="F87" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3016,51 +3016,51 @@
       </c>
       <c r="C91" t="s">
         <v>154</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>33</v>
       </c>
       <c r="F91" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>33</v>
       </c>
       <c r="F92" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>111</v>
       </c>
       <c r="F93" t="s">
@@ -3213,51 +3213,51 @@
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>171</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>33</v>
       </c>
       <c r="F102" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>172</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>141</v>
       </c>
       <c r="F103" t="s">
@@ -3453,51 +3453,51 @@
       </c>
       <c r="C113" t="s">
         <v>188</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>30</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>189</v>
       </c>
       <c r="D114">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>79</v>
       </c>
       <c r="F114" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>191</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>33</v>
       </c>
       <c r="F115" t="s">
@@ -3710,51 +3710,51 @@
       </c>
       <c r="C126" t="s">
         <v>209</v>
       </c>
       <c r="D126">
         <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>33</v>
       </c>
       <c r="F126" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E127" t="s">
         <v>33</v>
       </c>
       <c r="F127" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
         <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
@@ -3804,51 +3804,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>33</v>
       </c>
       <c r="F131" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>218</v>
       </c>
       <c r="D132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>33</v>
       </c>
       <c r="F133" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3889,51 +3889,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>224</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
         <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
@@ -4039,51 +4039,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>238</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>33</v>
       </c>
       <c r="F145" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>239</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>111</v>
       </c>
       <c r="F146" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>240</v>
       </c>
       <c r="D147">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>33</v>
       </c>
       <c r="F147" t="s">
         <v>85</v>
       </c>
     </row>
@@ -4308,116 +4308,116 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>258</v>
       </c>
       <c r="D161">
         <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>33</v>
       </c>
       <c r="F161" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>259</v>
       </c>
       <c r="D162">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>54</v>
       </c>
       <c r="F162" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>261</v>
       </c>
       <c r="D163">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>262</v>
       </c>
       <c r="D164">
         <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>179</v>
       </c>
       <c r="F164" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
       </c>
       <c r="D165">
         <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>33</v>
       </c>
       <c r="F165" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>265</v>
       </c>
       <c r="D166">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E166" t="s">
         <v>179</v>
       </c>
       <c r="F166" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>267</v>
       </c>
       <c r="D167">
         <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>