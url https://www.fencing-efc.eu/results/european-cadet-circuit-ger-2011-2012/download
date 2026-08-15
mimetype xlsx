--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1365,111 +1365,111 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1482,51 +1482,51 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1579,71 +1579,71 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
@@ -1856,71 +1856,71 @@
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1993,51 +1993,51 @@
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
@@ -2053,71 +2053,71 @@
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>91</v>
       </c>
       <c r="F48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
@@ -2170,88 +2170,88 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2264,51 +2264,51 @@
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>64</v>
       </c>
       <c r="F57" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>106</v>
       </c>
       <c r="F59" t="s">
@@ -2324,51 +2324,51 @@
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>64</v>
       </c>
       <c r="F61" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>112</v>
       </c>
       <c r="F62" t="s">
@@ -2441,131 +2441,131 @@
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>106</v>
       </c>
       <c r="F68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
@@ -2778,51 +2778,51 @@
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>112</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="F85" t="s">
@@ -2838,51 +2838,51 @@
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>112</v>
       </c>
       <c r="F86" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
       <c r="D87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>106</v>
       </c>
       <c r="F87" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>148</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
@@ -2898,91 +2898,91 @@
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>151</v>
       </c>
       <c r="F89" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>154</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>64</v>
       </c>
       <c r="F91" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>157</v>
       </c>
       <c r="F92" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
@@ -2998,51 +2998,51 @@
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>64</v>
       </c>
       <c r="F94" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
         <v>33</v>
       </c>
     </row>
@@ -3072,111 +3072,111 @@
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>167</v>
       </c>
       <c r="D99">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>171</v>
       </c>
       <c r="F101" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
@@ -3192,51 +3192,51 @@
       </c>
       <c r="C104" t="s">
         <v>176</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>64</v>
       </c>
       <c r="F105" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>77</v>
       </c>
       <c r="F106" t="s">
@@ -3272,51 +3272,51 @@
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
         <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>106</v>
       </c>
       <c r="F108" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3329,91 +3329,91 @@
       </c>
       <c r="C111" t="s">
         <v>186</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>189</v>
       </c>
       <c r="D113">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>190</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>112</v>
       </c>
       <c r="F115" t="s">
@@ -3449,218 +3449,218 @@
       </c>
       <c r="C117" t="s">
         <v>194</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>195</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>64</v>
       </c>
       <c r="F118" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>198</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>64</v>
       </c>
       <c r="F120" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>200</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>48</v>
       </c>
       <c r="F121" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>106</v>
       </c>
       <c r="F122" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>203</v>
       </c>
       <c r="D123">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>24</v>
       </c>
       <c r="F123" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>204</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>205</v>
       </c>
       <c r="D125">
         <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>206</v>
       </c>
       <c r="D126">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>207</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>29</v>
       </c>
     </row>
@@ -3684,85 +3684,85 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>213</v>
       </c>
       <c r="D131">
         <v>31</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>214</v>
       </c>
       <c r="D132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>64</v>
       </c>
       <c r="F132" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>215</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>217</v>
       </c>
       <c r="D134">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>218</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>77</v>
       </c>
       <c r="F135" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
@@ -3814,51 +3814,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>224</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>225</v>
       </c>
       <c r="D140">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>227</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
         <v>33</v>
       </c>
     </row>
@@ -3896,119 +3896,119 @@
         <v>222</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>230</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
       <c r="F146" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>233</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>235</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>236</v>
       </c>
       <c r="D149">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>237</v>
       </c>
       <c r="D150">
         <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>238</v>
       </c>
     </row>
@@ -4029,82 +4029,82 @@
         <v>65</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>240</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>242</v>
       </c>
       <c r="D153">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>243</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>64</v>
       </c>
       <c r="F154" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>244</v>
       </c>
       <c r="D155">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>246</v>
       </c>
       <c r="D156">
         <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
         <v>187</v>
       </c>
     </row>
@@ -4125,51 +4125,51 @@
         <v>248</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>249</v>
       </c>
       <c r="D158">
         <v>31</v>
       </c>
       <c r="E158" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>250</v>
       </c>
       <c r="D159">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>252</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>29</v>
       </c>
     </row>