--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1539,51 +1539,51 @@
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
@@ -1659,71 +1659,71 @@
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1816,51 +1816,51 @@
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
       <c r="F36" t="s">
@@ -1913,51 +1913,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
@@ -1973,51 +1973,51 @@
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
@@ -2364,51 +2364,51 @@
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>112</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3172,51 +3172,51 @@
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>176</v>
       </c>
       <c r="D104">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>64</v>
       </c>
       <c r="F105" t="s">
@@ -3292,68 +3292,68 @@
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>186</v>
       </c>
       <c r="D111">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
@@ -3389,51 +3389,51 @@
       </c>
       <c r="C114" t="s">
         <v>190</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>112</v>
       </c>
       <c r="F115" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>193</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
@@ -3633,51 +3633,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
         <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>211</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>212</v>
       </c>
     </row>
@@ -3998,51 +3998,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>237</v>
       </c>
       <c r="D150">
         <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>239</v>
       </c>
       <c r="D151">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E151" t="s">
         <v>64</v>
       </c>
       <c r="F151" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>240</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
@@ -4077,51 +4077,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>244</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>246</v>
       </c>
       <c r="D156">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
       <c r="D157">
         <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>38</v>
       </c>
       <c r="F157" t="s">
         <v>248</v>
       </c>
     </row>
@@ -4142,51 +4142,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>250</v>
       </c>
       <c r="D159">
         <v>29</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>252</v>
       </c>
       <c r="D160">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>253</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>33</v>
       </c>
     </row>