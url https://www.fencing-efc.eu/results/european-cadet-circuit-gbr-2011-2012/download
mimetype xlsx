--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1153,51 +1153,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
@@ -1387,51 +1387,51 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1444,51 +1444,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
@@ -1524,51 +1524,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
@@ -1661,235 +1661,235 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>82</v>
       </c>
       <c r="F40" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2073,51 +2073,51 @@
       </c>
       <c r="C8" t="s">
         <v>101</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>102</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>104</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
@@ -2467,71 +2467,71 @@
       </c>
       <c r="C28" t="s">
         <v>131</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>132</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>134</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>136</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
@@ -2724,51 +2724,51 @@
       </c>
       <c r="C41" t="s">
         <v>149</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>151</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>153</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
@@ -3121,88 +3121,88 @@
       </c>
       <c r="C61" t="s">
         <v>178</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>180</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>181</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>183</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>184</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3240,51 +3240,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>187</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>189</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>191</v>
       </c>
     </row>