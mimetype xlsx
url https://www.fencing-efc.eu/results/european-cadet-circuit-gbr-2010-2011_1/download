--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1452,51 +1452,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
@@ -1512,51 +1512,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
@@ -1772,51 +1772,51 @@
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2009,51 +2009,51 @@
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
@@ -2126,71 +2126,71 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
@@ -2286,51 +2286,51 @@
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
         <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>94</v>
       </c>
       <c r="F52" t="s">
@@ -2383,51 +2383,51 @@
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>98</v>
       </c>
       <c r="F55" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2869,68 +2869,68 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>109</v>
       </c>
       <c r="F82" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>146</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>56</v>
       </c>
       <c r="F85" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
@@ -3413,51 +3413,51 @@
       </c>
       <c r="C20" t="s">
         <v>179</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>180</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>182</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>112</v>
       </c>
       <c r="F22" t="s">
@@ -3473,51 +3473,51 @@
       </c>
       <c r="C23" t="s">
         <v>183</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>184</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>185</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
@@ -3570,51 +3570,51 @@
       </c>
       <c r="C28" t="s">
         <v>188</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>189</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>191</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -3730,51 +3730,51 @@
       </c>
       <c r="C36" t="s">
         <v>199</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>200</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>201</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
@@ -3870,51 +3870,51 @@
       </c>
       <c r="C43" t="s">
         <v>208</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>210</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>212</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -4167,51 +4167,51 @@
       </c>
       <c r="C58" t="s">
         <v>230</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>231</v>
       </c>
       <c r="D59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>232</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -4227,51 +4227,51 @@
       </c>
       <c r="C61" t="s">
         <v>233</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>235</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>236</v>
       </c>
       <c r="F62" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>238</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>112</v>
       </c>
     </row>
@@ -4432,51 +4432,51 @@
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>249</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>250</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>252</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>98</v>
       </c>
     </row>
@@ -4506,51 +4506,51 @@
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>255</v>
       </c>
       <c r="D76">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>256</v>
       </c>
       <c r="D77">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>257</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4663,51 +4663,51 @@
       </c>
       <c r="C84" t="s">
         <v>265</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>236</v>
       </c>
       <c r="F84" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>267</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>268</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>109</v>
       </c>
       <c r="F86" t="s">
         <v>110</v>
       </c>
     </row>
@@ -4779,51 +4779,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>109</v>
       </c>
       <c r="F91" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>276</v>
       </c>
       <c r="D92">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>137</v>
       </c>
       <c r="F92" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>277</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4864,51 +4864,51 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>280</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>281</v>
       </c>
       <c r="D97">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>282</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>107</v>
       </c>
     </row>
@@ -4980,51 +4980,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>288</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>116</v>
       </c>
       <c r="F103" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>290</v>
       </c>
       <c r="D104">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>292</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>