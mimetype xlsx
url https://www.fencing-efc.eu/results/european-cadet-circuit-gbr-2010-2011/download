--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1206,51 +1206,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
@@ -1286,71 +1286,71 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
@@ -1386,71 +1386,71 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -1666,51 +1666,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>73</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -1783,51 +1783,51 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>45</v>
       </c>
       <c r="F42" t="s">
@@ -1857,85 +1857,85 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2108,91 +2108,91 @@
       </c>
       <c r="C8" t="s">
         <v>101</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>102</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>104</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>99</v>
       </c>
       <c r="F10" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>105</v>
       </c>
       <c r="D11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>106</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
@@ -2548,51 +2548,51 @@
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>73</v>
       </c>
       <c r="F30" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>131</v>
       </c>
       <c r="D31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>133</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -2708,51 +2708,51 @@
       </c>
       <c r="C38" t="s">
         <v>143</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>144</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>146</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C43" t="s">
         <v>150</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>152</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>153</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
@@ -3162,51 +3162,51 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>174</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>99</v>
       </c>
       <c r="F62" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>176</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>177</v>
       </c>
     </row>
@@ -3298,51 +3298,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>184</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>186</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>187</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>188</v>
       </c>
     </row>