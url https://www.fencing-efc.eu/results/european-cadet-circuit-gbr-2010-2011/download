--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1566,51 +1566,51 @@
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -1823,51 +1823,51 @@
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>45</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1988,51 +1988,51 @@
       </c>
       <c r="C2" t="s">
         <v>89</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>90</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>92</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
@@ -2168,51 +2168,51 @@
       </c>
       <c r="C11" t="s">
         <v>105</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>106</v>
       </c>
       <c r="D12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>108</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
@@ -2608,51 +2608,51 @@
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>137</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
       <c r="F34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>138</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>45</v>
       </c>
       <c r="F35" t="s">
@@ -3008,51 +3008,51 @@
       </c>
       <c r="C53" t="s">
         <v>164</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>99</v>
       </c>
       <c r="F55" t="s">