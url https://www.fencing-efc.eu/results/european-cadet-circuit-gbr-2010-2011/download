--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -1066,51 +1066,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -1146,131 +1146,131 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1606,51 +1606,51 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -1706,71 +1706,71 @@
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -2188,51 +2188,51 @@
       </c>
       <c r="C12" t="s">
         <v>106</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>108</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>109</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -2268,51 +2268,51 @@
       </c>
       <c r="C16" t="s">
         <v>112</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>113</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>115</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -2348,51 +2348,51 @@
       </c>
       <c r="C20" t="s">
         <v>117</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>118</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>119</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
@@ -2408,51 +2408,51 @@
       </c>
       <c r="C23" t="s">
         <v>121</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>122</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>123</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
@@ -2468,51 +2468,51 @@
       </c>
       <c r="C26" t="s">
         <v>124</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>125</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>127</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
@@ -2528,51 +2528,51 @@
       </c>
       <c r="C29" t="s">
         <v>128</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>73</v>
       </c>
       <c r="F30" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>131</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -2588,51 +2588,51 @@
       </c>
       <c r="C32" t="s">
         <v>133</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>137</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
       <c r="F34" t="s">
@@ -2768,51 +2768,51 @@
       </c>
       <c r="C41" t="s">
         <v>148</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>150</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -2828,51 +2828,51 @@
       </c>
       <c r="C44" t="s">
         <v>152</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>153</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>154</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -3383,51 +3383,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>194</v>
       </c>
       <c r="D75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>195</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>196</v>
       </c>
     </row>