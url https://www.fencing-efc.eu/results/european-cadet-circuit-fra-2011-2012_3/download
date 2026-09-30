--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1651,51 +1651,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2005,51 +2005,51 @@
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
@@ -2062,91 +2062,91 @@
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2259,91 +2259,91 @@
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>35</v>
       </c>
       <c r="F35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
       <c r="F36" t="s">
@@ -2356,51 +2356,51 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2416,91 +2416,91 @@
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>73</v>
       </c>
       <c r="F40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>76</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>80</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -2616,51 +2616,51 @@
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>73</v>
       </c>
       <c r="F52" t="s">
@@ -2904,51 +2904,51 @@
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>67</v>
       </c>
     </row>
@@ -3135,51 +3135,51 @@
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>134</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -3209,91 +3209,91 @@
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>35</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
@@ -3483,51 +3483,51 @@
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>104</v>
       </c>
       <c r="F96" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>73</v>
       </c>
       <c r="F97" t="s">
@@ -3739,68 +3739,68 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>49</v>
       </c>
       <c r="F110" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>190</v>
       </c>
       <c r="D111">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>191</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>73</v>
       </c>
       <c r="F112" t="s">
         <v>167</v>
       </c>
     </row>
@@ -3852,51 +3852,51 @@
         <v>124</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>198</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>76</v>
       </c>
       <c r="F118" t="s">
         <v>77</v>
       </c>
     </row>
@@ -4180,51 +4180,51 @@
       </c>
       <c r="C12" t="s">
         <v>214</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>215</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>216</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
@@ -4414,51 +4414,51 @@
       </c>
       <c r="C24" t="s">
         <v>227</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>229</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>230</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>206</v>
       </c>
     </row>
@@ -4731,51 +4731,51 @@
       </c>
       <c r="C40" t="s">
         <v>247</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>113</v>
       </c>
       <c r="F40" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>248</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>249</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -4948,51 +4948,51 @@
       </c>
       <c r="C51" t="s">
         <v>258</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>259</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>260</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -5028,68 +5028,68 @@
       </c>
       <c r="C55" t="s">
         <v>264</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>265</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>266</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>267</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
@@ -5133,51 +5133,51 @@
       </c>
       <c r="C61" t="s">
         <v>270</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>272</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>104</v>
       </c>
       <c r="F62" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>274</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -5213,51 +5213,51 @@
       </c>
       <c r="C65" t="s">
         <v>277</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>177</v>
       </c>
       <c r="F65" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>278</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>279</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>206</v>
       </c>
     </row>
@@ -5507,128 +5507,128 @@
       </c>
       <c r="C80" t="s">
         <v>296</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>297</v>
       </c>
       <c r="D81">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>299</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>300</v>
       </c>
       <c r="D83">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>301</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>303</v>
       </c>
       <c r="D85">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>35</v>
       </c>
       <c r="F85" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>305</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>147</v>
       </c>
       <c r="F86" t="s">
@@ -5644,51 +5644,51 @@
       </c>
       <c r="C87" t="s">
         <v>306</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>308</v>
       </c>
       <c r="D88">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>309</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>206</v>
       </c>
     </row>
@@ -5815,51 +5815,51 @@
       </c>
       <c r="C96" t="s">
         <v>319</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>320</v>
       </c>
       <c r="D97">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>322</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>173</v>
       </c>
     </row>
@@ -5932,91 +5932,91 @@
       </c>
       <c r="C102" t="s">
         <v>328</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>330</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>332</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>311</v>
       </c>
       <c r="F104" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>334</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>335</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>67</v>
       </c>
       <c r="F106" t="s">
         <v>336</v>
       </c>
     </row>
@@ -6465,51 +6465,51 @@
         <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>369</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>370</v>
       </c>
       <c r="D131">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>371</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>67</v>
       </c>
       <c r="F132" t="s">
         <v>372</v>
       </c>
     </row>
@@ -6773,51 +6773,51 @@
         <v>243</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>392</v>
       </c>
       <c r="D149">
         <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>393</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>147</v>
       </c>
       <c r="F150" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>394</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>311</v>
       </c>
       <c r="F151" t="s">
         <v>395</v>
       </c>
     </row>
@@ -6892,51 +6892,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>401</v>
       </c>
       <c r="D156">
         <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>147</v>
       </c>
       <c r="F156" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>402</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>403</v>
       </c>
       <c r="D158">
         <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>404</v>