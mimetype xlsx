--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1768,51 +1768,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1828,128 +1828,128 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1985,51 +1985,51 @@
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -2082,51 +2082,51 @@
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
@@ -2179,51 +2179,51 @@
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -2279,51 +2279,51 @@
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>35</v>
       </c>
       <c r="F35" t="s">
@@ -2676,51 +2676,51 @@
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>101</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
@@ -2770,51 +2770,51 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -2844,71 +2844,71 @@
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>113</v>
       </c>
       <c r="F63" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2981,88 +2981,88 @@
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -3098,51 +3098,51 @@
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>92</v>
       </c>
     </row>
@@ -3329,51 +3329,51 @@
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>154</v>
       </c>
     </row>
@@ -3406,88 +3406,88 @@
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>160</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
@@ -3580,91 +3580,91 @@
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>172</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>174</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>113</v>
       </c>
       <c r="F101" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>175</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>176</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>177</v>
       </c>
       <c r="F103" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104">
         <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>180</v>
       </c>
     </row>
@@ -3807,65 +3807,65 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>73</v>
       </c>
       <c r="F113" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>194</v>
       </c>
       <c r="D114">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>49</v>
       </c>
       <c r="F115" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
@@ -3983,51 +3983,51 @@
       </c>
       <c r="C2" t="s">
         <v>201</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>202</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>203</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -4140,51 +4140,51 @@
       </c>
       <c r="C10" t="s">
         <v>212</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>213</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>214</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -4220,91 +4220,91 @@
       </c>
       <c r="C14" t="s">
         <v>216</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>217</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>219</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>220</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>221</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -4434,51 +4434,51 @@
       </c>
       <c r="C25" t="s">
         <v>229</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>230</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>231</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4491,51 +4491,51 @@
       </c>
       <c r="C28" t="s">
         <v>232</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>233</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>235</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
@@ -4611,131 +4611,131 @@
       </c>
       <c r="C34" t="s">
         <v>239</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>241</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>242</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>244</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>245</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>246</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>247</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>113</v>
       </c>
       <c r="F40" t="s">
@@ -4771,51 +4771,51 @@
       </c>
       <c r="C42" t="s">
         <v>249</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>250</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>251</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>67</v>
       </c>
     </row>
@@ -4868,51 +4868,51 @@
       </c>
       <c r="C47" t="s">
         <v>254</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>255</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>256</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -4928,51 +4928,51 @@
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>258</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>259</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
@@ -4988,71 +4988,71 @@
       </c>
       <c r="C53" t="s">
         <v>260</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>262</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>264</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>265</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>67</v>
       </c>
     </row>
@@ -5062,51 +5062,51 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>266</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>267</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>268</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -5153,51 +5153,51 @@
       </c>
       <c r="C62" t="s">
         <v>272</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>104</v>
       </c>
       <c r="F62" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>274</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>275</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -5327,71 +5327,71 @@
       </c>
       <c r="C71" t="s">
         <v>283</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>284</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>67</v>
       </c>
       <c r="F72" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>286</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>177</v>
       </c>
       <c r="F73" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>287</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
@@ -5407,51 +5407,51 @@
       </c>
       <c r="C75" t="s">
         <v>289</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>291</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>292</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>73</v>
       </c>
       <c r="F77" t="s">
@@ -5467,51 +5467,51 @@
       </c>
       <c r="C78" t="s">
         <v>294</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>49</v>
       </c>
       <c r="F78" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>295</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>296</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -5718,51 +5718,51 @@
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>313</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>314</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>315</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>177</v>
       </c>
       <c r="F93" t="s">
         <v>209</v>
       </c>
     </row>
@@ -5795,51 +5795,51 @@
       </c>
       <c r="C95" t="s">
         <v>317</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>319</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>320</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -5952,51 +5952,51 @@
       </c>
       <c r="C103" t="s">
         <v>330</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>332</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>311</v>
       </c>
       <c r="F104" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>334</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>67</v>
       </c>
     </row>
@@ -6086,51 +6086,51 @@
       </c>
       <c r="C110" t="s">
         <v>342</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>344</v>
       </c>
       <c r="D111">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>35</v>
       </c>
       <c r="F111" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>346</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>311</v>
       </c>
       <c r="F112" t="s">
@@ -6146,108 +6146,108 @@
       </c>
       <c r="C113" t="s">
         <v>347</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>348</v>
       </c>
       <c r="D114">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>349</v>
       </c>
       <c r="D115">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>351</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>67</v>
       </c>
       <c r="F116" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>353</v>
       </c>
       <c r="D117">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>355</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>35</v>
       </c>
       <c r="F118" t="s">
@@ -6260,71 +6260,71 @@
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>356</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>357</v>
       </c>
       <c r="D120">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>358</v>
       </c>
       <c r="D121">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>359</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
@@ -6377,51 +6377,51 @@
       </c>
       <c r="C125" t="s">
         <v>363</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>49</v>
       </c>
       <c r="F125" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>364</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>366</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>206</v>
       </c>
     </row>
@@ -6482,51 +6482,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>370</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>371</v>
       </c>
       <c r="D132">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>67</v>
       </c>
       <c r="F132" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>373</v>
       </c>
       <c r="D133">
         <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
@@ -6547,82 +6547,82 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>375</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>377</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>378</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>380</v>
       </c>
       <c r="D138">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>147</v>
       </c>
       <c r="F138" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>381</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>288</v>
       </c>
     </row>
@@ -6694,51 +6694,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>386</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>113</v>
       </c>
       <c r="F144" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>387</v>
       </c>
       <c r="D145">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>104</v>
       </c>
       <c r="F145" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>388</v>
       </c>
       <c r="D146">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>35</v>
       </c>
       <c r="F146" t="s">
         <v>389</v>
       </c>
     </row>
@@ -6841,51 +6841,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>397</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>398</v>
       </c>
       <c r="D154">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>400</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>147</v>
       </c>
       <c r="F155" t="s">
         <v>148</v>
       </c>
     </row>
@@ -6906,51 +6906,51 @@
         <v>148</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>402</v>
       </c>
       <c r="D157">
         <v>28</v>
       </c>
       <c r="E157" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>403</v>
       </c>
       <c r="D158">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>404</v>
       </c>
       <c r="D159">
         <v>29</v>
       </c>
       <c r="E159" t="s">
         <v>147</v>
       </c>
       <c r="F159" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>