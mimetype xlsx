--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1251,51 +1251,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1308,51 +1308,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1419,51 +1419,51 @@
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1650,148 +1650,148 @@
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>48</v>
       </c>
       <c r="F25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1881,91 +1881,91 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
     </row>
@@ -1978,51 +1978,51 @@
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
@@ -2235,91 +2235,91 @@
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>92</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
@@ -2335,51 +2335,51 @@
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
@@ -2392,51 +2392,51 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2506,91 +2506,91 @@
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>115</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
@@ -2603,51 +2603,51 @@
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>120</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>121</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2720,125 +2720,125 @@
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>130</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>30</v>
       </c>
       <c r="F79" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>131</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>132</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>134</v>
       </c>
       <c r="D83">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>30</v>
       </c>
       <c r="F83" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
@@ -2871,51 +2871,51 @@
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>48</v>
       </c>
       <c r="F86" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2928,51 +2928,51 @@
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>144</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>30</v>
       </c>
       <c r="F90" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>146</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>30</v>
       </c>
       <c r="F91" t="s">
@@ -3028,51 +3028,51 @@
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>152</v>
       </c>
       <c r="D96">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3105,91 +3105,91 @@
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
         <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>30</v>
       </c>
       <c r="F98" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>157</v>
       </c>
       <c r="D99">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>158</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>30</v>
       </c>
       <c r="F100" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>159</v>
       </c>
       <c r="D101">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>30</v>
       </c>
       <c r="F101" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>161</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3342,51 +3342,51 @@
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>21</v>
       </c>
       <c r="F110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>177</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>178</v>
       </c>
       <c r="F111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>30</v>
       </c>
       <c r="F112" t="s">
@@ -3402,91 +3402,91 @@
       </c>
       <c r="C113" t="s">
         <v>180</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>181</v>
       </c>
       <c r="F113" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>183</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>42</v>
       </c>
       <c r="F114" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>185</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>187</v>
       </c>
       <c r="D116">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>30</v>
       </c>
       <c r="F116" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>30</v>
       </c>
       <c r="F117" t="s">
@@ -3562,71 +3562,71 @@
       </c>
       <c r="C121" t="s">
         <v>195</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
       <c r="F121" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>87</v>
       </c>
       <c r="F122" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>201</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3639,51 +3639,51 @@
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>30</v>
       </c>
       <c r="F125" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>204</v>
       </c>
       <c r="D126">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>42</v>
       </c>
       <c r="F126" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>30</v>
       </c>
       <c r="F127" t="s">
@@ -3710,51 +3710,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>30</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>213</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
@@ -3823,68 +3823,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>223</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>225</v>
       </c>
       <c r="D137">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>30</v>
       </c>
       <c r="F137" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>227</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -4058,150 +4058,150 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>242</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>48</v>
       </c>
       <c r="F150" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>243</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>244</v>
       </c>
       <c r="D152">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>30</v>
       </c>
       <c r="F152" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>31</v>
       </c>
       <c r="E153" t="s">
         <v>21</v>
       </c>
       <c r="F153" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>246</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>248</v>
       </c>
       <c r="D155">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>171</v>
       </c>
       <c r="F155" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>249</v>
       </c>
       <c r="D156">
         <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>250</v>
       </c>
       <c r="F156" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>252</v>
       </c>
       <c r="D157">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>87</v>
       </c>
       <c r="F157" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>253</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
@@ -4355,51 +4355,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>269</v>
       </c>
       <c r="D168">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>87</v>
       </c>
       <c r="F168" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>270</v>
       </c>
       <c r="D169">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E169" t="s">
         <v>42</v>
       </c>
       <c r="F169" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>271</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" t="s">
         <v>209</v>
       </c>
     </row>