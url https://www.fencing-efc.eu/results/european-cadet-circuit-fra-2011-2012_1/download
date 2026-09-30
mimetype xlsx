--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1429,51 +1429,51 @@
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
@@ -1660,51 +1660,51 @@
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
@@ -2428,51 +2428,51 @@
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" t="s">
@@ -2508,51 +2508,51 @@
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
@@ -2588,51 +2588,51 @@
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
@@ -2859,51 +2859,51 @@
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>162</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>164</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
@@ -3138,133 +3138,133 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>182</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>34</v>
       </c>
       <c r="F107" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>70</v>
       </c>
       <c r="F108" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>186</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>187</v>
       </c>
       <c r="D111">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>188</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>48</v>
       </c>
       <c r="F113" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>193</v>
       </c>
     </row>
@@ -3302,51 +3302,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>31</v>
       </c>
       <c r="F118" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>201</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>52</v>
       </c>
       <c r="F119" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3387,99 +3387,99 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>206</v>
       </c>
       <c r="D123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
         <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>34</v>
       </c>
       <c r="F124" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>212</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3630,51 +3630,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>34</v>
       </c>
       <c r="F137" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>